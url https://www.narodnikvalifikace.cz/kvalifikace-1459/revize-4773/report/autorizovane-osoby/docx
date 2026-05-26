--- v0 (2026-04-11)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B0CB9CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B0CB9CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B0CB9CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2471988E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2471988E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2471988E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 11.4.2026 9:29:58</w:t>
+        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1695,170 +1695,170 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14351"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14911"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14967"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14967"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14911"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14967"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15528"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15584"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15528"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15584"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28201 Vrátkov 117,</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 11.4.2026 9:29:58</w:t>
+        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2025,1337 +2025,1391 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Křesinová Lenka</w:t>
+        <w:t>Kramářová Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
+        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MAKE-UP SERVIS s.r.o.</w:t>
+        <w:t>Křesinová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chodská 1141/23, 12000 Praha</w:t>
+        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>MAKE-UP SERVIS s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t>Chodská 1141/23, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Matějková Ludmila</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Matějková Ludmila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Nouzecká Ivana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PROINSTITUTE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příkop 843/4, 60200 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Royal Academy s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžičková Bronislava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Okružní 905, 73514 Orlová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Růžičková Bronislava</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písecká 2192/15, 13000 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9053"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9053"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9614"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9614"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10230"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10286"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10230"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10286"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10672"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10672"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11233"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11289"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11233"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11289"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12235"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12235"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Synková Miroslava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13468"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13524"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škábová Marie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13468"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13524"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šeříková 303, 32600 Letkov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13854"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13910"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Šoleová Juliána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13854"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13910"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ovenecká 376/4, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13238"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13294"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14296"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13238"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13294"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14296"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Rumunská 22/28, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14856"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14912"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Wastlová Eva</w:t>
+        <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14856"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14912"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
+        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15473"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15529"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TOP FACE s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15473"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15529"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rumunská 22/28, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 11.4.2026 9:29:58</w:t>
+        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3500,117 +3554,171 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Wastlová Eva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 11.4.2026 9:29:58</w:t>
+        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>