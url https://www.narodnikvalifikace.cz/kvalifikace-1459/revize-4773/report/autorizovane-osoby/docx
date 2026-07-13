--- v1 (2026-05-26)
+++ v2 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2471988E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2471988E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2471988E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R548A351E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR548A351E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR548A351E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
+        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -507,1358 +507,1358 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
-[...10 lines deleted...]
-        <w:t>Adamová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>agentura RAFAEL s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kralupská  2454, 25001 Brandýs nad Labem-Stará Boleslav</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Varšavská 1168/13, 36001 Karlovy Vary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3810"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3866"/>
-[...10 lines deleted...]
-        <w:t>agentura RAFAEL s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aktivní život od A do Z, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3810"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3866"/>
-[...10 lines deleted...]
-        <w:t>Varšavská 1168/13, 36001 Karlovy Vary</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Porubská 1430, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4426"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4482"/>
-[...10 lines deleted...]
-        <w:t>Aktivní život od A do Z, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AllaBella s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4426"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4482"/>
-[...10 lines deleted...]
-        <w:t>Porubská 1430, 73514 Orlová</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na hutích 581/1, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4812"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4357"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4868"/>
-[...10 lines deleted...]
-        <w:t>AllaBella s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4413"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ANPRO vzdělávací středisko s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4812"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4357"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4868"/>
-[...10 lines deleted...]
-        <w:t>Na hutích 581/1, 16000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4413"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prostorná 814/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5198"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5254"/>
-[...10 lines deleted...]
-        <w:t>ANPRO vzdělávací středisko s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Asociace vizážistů a stylistů České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5198"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5254"/>
-[...10 lines deleted...]
-        <w:t>Prostorná 814/5, 70900 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Unčínská 1551, 41501 Teplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5815"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5871"/>
-[...10 lines deleted...]
-        <w:t>Asociace vizážistů a stylistů České republiky</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5416"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BASSARAB COMPANY s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5815"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5871"/>
-[...10 lines deleted...]
-        <w:t>Unčínská 1551, 41501 Teplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5416"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Křižíkova 477/119, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6200"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6256"/>
-[...10 lines deleted...]
-        <w:t>BASSARAB COMPANY s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Beauty koncept s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6200"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6256"/>
-[...10 lines deleted...]
-        <w:t>Křižíkova 477/119, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za valem 1497/6, 14800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6817"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6362"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6873"/>
-[...10 lines deleted...]
-        <w:t>Beauty koncept s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6418"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brožíková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6817"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6362"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6873"/>
-[...10 lines deleted...]
-        <w:t>Za valem 1497/6, 14800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6418"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Luční 1250, 33401 Přeštice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7203"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7259"/>
-[...10 lines deleted...]
-        <w:t>Brožíková Lenka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7203"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7259"/>
-[...10 lines deleted...]
-        <w:t>Luční 1250, 33401 Přeštice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7589"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7364"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7645"/>
-[...10 lines deleted...]
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7420"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Dittrich Kristina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7589"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7364"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7645"/>
-[...10 lines deleted...]
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7420"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nové Dvory-Podhůří 3836, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8205"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8261"/>
-[...10 lines deleted...]
-        <w:t>Bc. Dittrich Kristina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dürichová Elena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8205"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8261"/>
-[...10 lines deleted...]
-        <w:t>Nové Dvory-Podhůří 3836, 73801 Frýdek-Místek</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8822"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8597"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8878"/>
-[...10 lines deleted...]
-        <w:t>Dürichová Elena</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8653"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Eridová Vítězslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8822"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8597"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8878"/>
-[...10 lines deleted...]
-        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8653"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Příkopech 725, 66456 Blučina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9438"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9494"/>
-[...10 lines deleted...]
-        <w:t>Eridová Vítězslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9270"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gavendová Zuzana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9438"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9494"/>
-[...10 lines deleted...]
-        <w:t>Na Příkopech 725, 66456 Blučina</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9270"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dieselova 111/10, 10900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10055"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10111"/>
-[...10 lines deleted...]
-        <w:t>Gavendová Zuzana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9886"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Glow academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10055"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10111"/>
-[...10 lines deleted...]
-        <w:t>Dieselova 111/10, 10900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10671"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10727"/>
-[...10 lines deleted...]
-        <w:t>Glow academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Habrová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10671"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10727"/>
-[...10 lines deleted...]
-        <w:t>Brandlova 3383/109, 69501 Hodonín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11288"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11063"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11344"/>
-[...10 lines deleted...]
-        <w:t>Habrová Lenka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11119"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chválová Blanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11288"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11063"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11344"/>
-[...10 lines deleted...]
-        <w:t>Otín 302, 37701 Jindřichův Hradec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11119"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11904"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11449"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11960"/>
-[...10 lines deleted...]
-        <w:t>Chválová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11505"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11904"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11449"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11960"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11505"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12290"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12346"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jarošová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12290"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12346"/>
-[...10 lines deleted...]
-        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12907"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12963"/>
-[...10 lines deleted...]
-        <w:t>Jarošová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kerberová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12907"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12963"/>
-[...10 lines deleted...]
-        <w:t>Rymaně 1203, 25210 Mníšek pod Brdy</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mánesova 201, 66603 Tišnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13523"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13579"/>
-[...10 lines deleted...]
-        <w:t>Kerberová Hana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Kinská Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13523"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13579"/>
-[...10 lines deleted...]
-        <w:t>Mánesova 201, 66603 Tišnov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dlouhá 36, 25070 Postřižín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13909"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13965"/>
-[...10 lines deleted...]
-        <w:t>Bc. Kinská Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosáková Tereza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13909"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13965"/>
-[...10 lines deleted...]
-        <w:t>Dlouhá 36, 25070 Postřižín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14295"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14351"/>
-[...10 lines deleted...]
-        <w:t>Kosáková Tereza</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kosmetický institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14295"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14351"/>
-[...10 lines deleted...]
-        <w:t>Lískovecká 2703, 73801 Frýdek-Místek</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14911"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14967"/>
-[...10 lines deleted...]
-        <w:t>Kosmetický institut s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14743"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Košařová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14911"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14967"/>
-[...10 lines deleted...]
-        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28201 Vrátkov 117,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15528"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15584"/>
-[...10 lines deleted...]
-        <w:t>Košařová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kramářová Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15528"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15584"/>
-[...10 lines deleted...]
-        <w:t>28201 Vrátkov 117,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
+        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2025,1391 +2025,1391 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kramářová Marcela</w:t>
+        <w:t>Křesinová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečnická 52, 76321 Slavičín</w:t>
+        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Křesinová Lenka</w:t>
+        <w:t>MAKE-UP SERVIS s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">gen. Píky  299/10, 77900 Olomouc</w:t>
+        <w:t>Chodská 1141/23, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MAKE-UP SERVIS s.r.o.</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chodská 1141/23, 12000 Praha</w:t>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>Matějková Ludmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Matějková Ludmila</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Ke Sv. Jiří 1190/32, 31200 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nouzecká Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Nouzecká Ivana</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PROINSTITUTE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>třída Edvarda Beneše 1543/46, 50012 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příkop 843/4, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>PROINSTITUTE s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>Příkop 843/4, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Růžičková Bronislava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Okružní 905, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Růžičková Bronislava</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Singh Ziganshina Diana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7989"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Okružní 905, 73514 Orlová</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8045"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písecká 2192/15, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8381"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Singh Ziganshina Diana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8437"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8381"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8661"/>
-[...10 lines deleted...]
-        <w:t>Písecká 2192/15, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8437"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9053"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola chemická Pardubice</w:t>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8997"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9053"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poděbradská 94, 53009 Pardubice</w:t>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9614"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9614"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9670"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9614"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9614"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9670"/>
-[...10 lines deleted...]
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10230"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10000"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10286"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10056"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10230"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10000"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10286"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10056"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10672"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10672"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11233"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11233"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11289"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11289"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11233"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11233"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11289"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11289"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11849"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11905"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11675"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11849"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11905"/>
-[...10 lines deleted...]
-        <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11675"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12235"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12235"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
-[...10 lines deleted...]
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12908"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škábová Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
-[...10 lines deleted...]
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12908"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šeříková 303, 32600 Letkov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13468"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13238"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13524"/>
-[...10 lines deleted...]
-        <w:t>Škábová Marie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13294"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Šoleová Juliána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13468"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13238"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13524"/>
-[...10 lines deleted...]
-        <w:t>Šeříková 303, 32600 Letkov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13294"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovenecká 376/4, 17000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13854"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13623"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13910"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Šoleová Juliána</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13679"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13854"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13623"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13910"/>
-[...10 lines deleted...]
-        <w:t>Ovenecká 376/4, 17000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13679"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14296"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14296"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14856"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14856"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14912"/>
-[...10 lines deleted...]
-        <w:t>The Brands s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14912"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TOP FACE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14856"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14856"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14912"/>
-[...10 lines deleted...]
-        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14912"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rumunská 22/28, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15473"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15242"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15529"/>
-[...10 lines deleted...]
-        <w:t>TOP FACE s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15298"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Wastlová Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15473"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15242"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15529"/>
-[...10 lines deleted...]
-        <w:t>Rumunská 22/28, 12000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15298"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
+        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3576,149 +3576,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Wastlová Eva</w:t>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 26.5.2026 10:48:58</w:t>
+        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>