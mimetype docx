--- v2 (2026-07-13)
+++ v3 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R548A351E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR548A351E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR548A351E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1585B74A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1585B74A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1585B74A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
+        <w:t>Vizážista/vizážistka, 27.8.2026 20:04:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zámečnická 52, 76321 Slavičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
+        <w:t>Vizážista/vizážistka, 27.8.2026 20:04:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:t>Mostecká 2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -2997,51 +2997,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12235"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:t>Mgr. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12235"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
@@ -3365,51 +3365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Šeříková 225/2, 58812 Dobronín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
+        <w:t>Vizážista/vizážistka, 27.8.2026 20:04:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3620,51 +3620,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vizážista/vizážistka, 13.7.2026 18:45:30</w:t>
+        <w:t>Vizážista/vizážistka, 27.8.2026 20:04:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>