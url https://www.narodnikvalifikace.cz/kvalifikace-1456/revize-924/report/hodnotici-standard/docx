--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17292B83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17292B83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17292B83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EAC6D8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EAC6D8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EAC6D8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 2.8.2026 19:33:59</w:t>
+        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba úspěšně splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 2.8.2026 19:33:59</w:t>
+        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 2.8.2026 19:33:59</w:t>
+        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3871,51 +3871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 2.8.2026 19:33:59</w:t>
+        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5119,51 +5119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky na praktické předvedení) je 40 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 2.8.2026 19:33:59</w:t>
+        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5349,51 +5349,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut) na každou z ověřovaných kompetencí. Zkouška nemůže být rozložena do více dní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 2.8.2026 19:33:59</w:t>
+        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5866,84 +5866,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moravská vysoká škola Olomouc, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 2.8.2026 19:33:59</w:t>
+        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CEA1244"/>
+    <w:nsid w:val="22D52B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6029,51 +6029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="480E7154"/>
+    <w:nsid w:val="0CBA7805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>