--- v4 (2026-09-17)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EAC6D8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EAC6D8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EAC6D8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FB26AD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FB26AD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FB26AD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
+        <w:t>Správce báze znalostí, 1.11.2026 5:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba úspěšně splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
+        <w:t>Správce báze znalostí, 1.11.2026 5:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
+        <w:t>Správce báze znalostí, 1.11.2026 5:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3871,51 +3871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
+        <w:t>Správce báze znalostí, 1.11.2026 5:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6878" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4488,51 +4488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6878" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5119,51 +5119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky na praktické předvedení) je 40 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
+        <w:t>Správce báze znalostí, 1.11.2026 5:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5349,51 +5349,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut) na každou z ověřovaných kompetencí. Zkouška nemůže být rozložena do více dní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
+        <w:t>Správce báze znalostí, 1.11.2026 5:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5866,84 +5866,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moravská vysoká škola Olomouc, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce báze znalostí, 17.9.2026 2:57:00</w:t>
+        <w:t>Správce báze znalostí, 1.11.2026 5:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22D52B68"/>
+    <w:nsid w:val="29FA12D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6029,51 +6029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CBA7805"/>
+    <w:nsid w:val="027A9B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>