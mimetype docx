--- v2 (2026-07-21)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C7AB1DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C7AB1DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C7AB1DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E9FAF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E9FAF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E9FAF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4684,51 +4684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5542,51 +5542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11710,51 +11710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13811,51 +13811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14328,84 +14328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jarmila Fendrychová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 21.7.2026 10:38:07</w:t>
+        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14CF424B"/>
+    <w:nsid w:val="6D53802E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14491,51 +14491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49253838"/>
+    <w:nsid w:val="5554CBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>