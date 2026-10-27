--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E9FAF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E9FAF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E9FAF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388FD3DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388FD3DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388FD3DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4684,51 +4684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5242,51 +5242,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6878" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces, včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces, včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6878" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5542,51 +5542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,612 +6650,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygieny:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4846"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4861"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4861"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4861"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dezinfekce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="4861"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="4861"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="4861"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokožku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5096"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5110"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5110"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5110"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dezinfekce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="5110"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5360"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="5360"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5360"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sterilizační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sáčky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5595"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5610"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5610"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sterilizátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="5610"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygienickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="5610"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5845"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5859"/>
-[...10 lines deleted...]
-        <w:t>•lékárnička</w:t>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5859"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6094"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6109"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="6109"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6109"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednorázová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygienická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="6109"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="6109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podložka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="6109"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="6109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="6109"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="6109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="6109"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="6109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6344"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6358"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="6358"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6358"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednorázové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papírové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="6358"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="6358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>utěrky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="6358"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="6358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6358"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6608"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="6608"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6608"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>buničina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="6608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="6608"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="6608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtvercích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7449,4029 +7449,4029 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>depilace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7328"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="7328"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7328"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pedikúrní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="7328"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křeslo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7563"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="7578"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pedikúrní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7827"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="7827"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7827"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stolní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lampička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="7827"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7827"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8077"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="8077"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8077"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pedikérská</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8077"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bruska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="8077"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="8077"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="8077"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výbavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="8077"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frézek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="8077"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="8077"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="8326"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípravky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="8326"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lázně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8326"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="8326"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="8326"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8562"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8576"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8576"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8576"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8576"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štipky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="8576"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="8576"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8576"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="8576"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>začištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8576"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8576"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="8576"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="8576"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kůžičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8811"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8826"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8826"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8826"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8826"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>credo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="8826"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="8826"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="8826"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="8826"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žiletkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9061"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9075"/>
-[...16 lines deleted...]
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="9075"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesionální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="9075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pedikérské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="9075"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="9075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="9075"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="9075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="9075"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="9075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="9075"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="9075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stříhání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="9075"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="9075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9310"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9325"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="9325"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="9325"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špičaté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="9325"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="9325"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9560"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9574"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="9574"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9574"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pilník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="9574"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapilování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="9574"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="9574"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="9574"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="9574"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="9574"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9810"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9824"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="9824"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9824"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pilník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="9824"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="9824"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="9824"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>leštění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="9824"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="9824"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="9824"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="9824"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="9824"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="9824"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="9824"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="9824"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="9824"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="9824"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10059"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10074"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="10074"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pedikúrní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="10074"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="10074"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ztvrdlou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="10074"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kůži</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="10074"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="10074"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>začištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="10074"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="10074"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokončení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="10074"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="10074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10309"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10323"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="10323"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10323"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štětka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="10323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="10323"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10558"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10573"/>
-[...16 lines deleted...]
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="10573"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podkladové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="10573"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="10573"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="10573"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="10573"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="10573"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="10573"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="10573"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="10573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10808"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10822"/>
-[...16 lines deleted...]
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="10822"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10822"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>barevné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="10822"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10822"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="10822"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10822"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="10822"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="10822"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="10822"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barvy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11058"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11072"/>
-[...16 lines deleted...]
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="11072"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11072"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrchní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="11072"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="11072"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11072"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="11072"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="11072"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="11072"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="11072"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="11072"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="11072"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11072"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="11072"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11307"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11322"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="11322"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11322"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípravek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="11322"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ošetření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="11322"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kůžičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="11322"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="11322"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="11322"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="11322"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="11322"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="11322"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="11322"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="11322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11557"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11571"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="11571"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>peeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="11571"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nohy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="11571"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="11571"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11571"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="11571"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11821"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="11821"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11821"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>maska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="11821"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nohy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="11821"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="11821"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>suchou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="11821"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokožku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="11821"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potivou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="11821"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokožku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="11821"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="11821"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokožku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12056"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12070"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="12070"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>masážní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="12070"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="12070"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="12070"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12070"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12306"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12320"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="12320"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12320"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mikrotenové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="12320"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sáčky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12570"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="12570"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ručník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="12570"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábaly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="12570"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="12570"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="12570"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="12570"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="12570"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popř.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="12570"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="12570"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>termonávleky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="12570"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="12570"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábaly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12819"/>
-[...16 lines deleted...]
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12819"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12819"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parafín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>buď</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="12819"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpuštěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="12819"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="12819"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohřívacím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="12819"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístroji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="12819"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="12819"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parafín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="12819"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="12819"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spreji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13054"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13069"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="13069"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13069"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="13069"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdobení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="13069"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="13069"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štrasové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="13069"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamínky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="13069"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akrylátové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="13069"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barvičky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="13069"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třpytivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="13069"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="13069"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přilnavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="13069"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motivy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="13069"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13304"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13318"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="13318"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13318"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípravek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="13318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="13318"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="13318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>depilací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13554"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13568"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="13568"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13568"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>depilační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vosk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="13568"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="13568"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartuši</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="13568"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="13568"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="13568"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="13568"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="13568"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="13568"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="13568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13803"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13818"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="13818"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13818"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>depilační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohřívací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="13818"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="13818"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="13818"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="13818"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartuše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14053"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14067"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14067"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14067"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proužky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="14067"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14067"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="14067"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>depilaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14302"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14317"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="14317"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípravek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="14317"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zklidnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="14317"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="14317"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="14317"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>depilaci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="14317"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="14317"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>olejový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="14317"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="14317"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14552"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14566"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14566"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14566"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>depilační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14566"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proužky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="14566"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="14566"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="14566"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="14566"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11614,147 +11614,147 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodou:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15286"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="15286"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15286"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>manikúrní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tyčinka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15522"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15536"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="15536"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomerančové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="15536"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11883,952 +11883,952 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="2173"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesionální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polymerizační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="2173"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="2173"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="2173"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="2173"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>UV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="2173"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zářivkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="2423"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>UV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gely,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="2423"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bílý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="2423"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>UV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="2423"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="2423"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>francouzskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="2423"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>manikúru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="2673"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štětce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="2673"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nanášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="2673"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>UV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="2673"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gelů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="2673"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špičatý,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="2673"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="2673"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2673"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Art</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="2922"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tyčinka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="2922"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="2922"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="3172"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípravek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="3172"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ošetření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="3172"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kůžičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="3172"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="3172"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehtů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="3172"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="3172"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="3172"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="3421"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štětka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="3421"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="3671"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odmašťovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roztok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="3671"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="3671"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="3671"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>disperzního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="3671"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13811,51 +13811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14328,84 +14328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jarmila Fendrychová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pedikérka a nehtová designérka, 12.9.2026 1:35:51</w:t>
+        <w:t>Pedikérka a nehtová designérka, 27.10.2026 6:07:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D53802E"/>
+    <w:nsid w:val="3A8E0847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14491,51 +14491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5554CBF2"/>
+    <w:nsid w:val="3DDAC0D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>