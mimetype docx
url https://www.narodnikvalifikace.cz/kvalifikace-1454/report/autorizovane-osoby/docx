--- v0 (2026-04-16)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R110CEB9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR110CEB9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR110CEB9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B34B5EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B34B5EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B34B5EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 8:22:51</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 13.6.2026 6:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1392,51 +1392,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horbačová Inna</w:t>
+        <w:t>Horbachová Inna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 8:22:51</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 13.6.2026 6:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3365,51 +3365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 16.4.2026 8:22:51</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 13.6.2026 6:58:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>