--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B34B5EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B34B5EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B34B5EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C68B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C68B90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C68B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 13.6.2026 6:58:04</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.7.2026 23:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 13.6.2026 6:58:04</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.7.2026 23:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2727,689 +2727,635 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studio Leny s.r.o.</w:t>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sportovní 263, 25217 Tachlovice</w:t>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:t>Šejnová Slávka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:t>Květnové náměstí 14, 25243 Průhonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Šejnová Slávka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špačková Ivana DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Květnové náměstí 14, 25243 Průhonice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Buková 2543/10, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Špačková Ivana DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Buková 2543/10, 13000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
+        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
-[...10 lines deleted...]
-        <w:t>The Brands s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Velanová Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
-[...10 lines deleted...]
-        <w:t>Barrandovská 488/8, 15200 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 251/51, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13231"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13287"/>
-[...10 lines deleted...]
-        <w:t>Velanová Andrea</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vobroučková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13231"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13287"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 251/51, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vobroučková Martina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13442"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní 929/28, 79401 Krnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13772"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Výboch Ivo</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13828"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Zámostná Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13772"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
-[...10 lines deleted...]
-        <w:t>Horní 929/28, 79401 Krnov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13828"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14445"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Zámostná Romana</w:t>
+        <w:t>Zemánková Alena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14389"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14445"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 13.6.2026 6:58:04</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 28.7.2026 23:40:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>