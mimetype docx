--- v2 (2026-07-28)
+++ v3 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C68B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C68B90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C68B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R742A8A4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR742A8A4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR742A8A4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,68 +300,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.7.2026 23:40:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 15.9.2026 15:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 3</w:t>
+        <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1695,187 +1695,187 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14357"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14918"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14974"/>
-[...10 lines deleted...]
-        <w:t>Kubecová Kateřina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kučerová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14918"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14974"/>
-[...10 lines deleted...]
-        <w:t>Mnichovická 715/12, 14900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mezírka 748/11, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15534"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15590"/>
-[...10 lines deleted...]
-        <w:t>Kučerová Hana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15360"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kunzová Lucie DiS. BBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15534"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15590"/>
-[...10 lines deleted...]
-        <w:t>Mezírka 748/11, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15360"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.7.2026 23:40:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 15.9.2026 15:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 3</w:t>
+        <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2025,564 +2025,564 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kunzová Lucie DiS. BBA</w:t>
+        <w:t>LaMajja PRO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Labská zahrada 779/43, 50011 Hradec Králové</w:t>
+        <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>LaMajja PRO s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>K Řípu 2653, 41301 Roudnice nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za ovčínem 6, 15400 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Lešková Diana MBA, DiS. et DiS.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Lorenc Galina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Za ovčínem 6, 15400 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lázeňská 286/6, 11800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Ing. Lorenc Galina</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mamatattooprague s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Lázeňská 286/6, 11800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mamatattooprague s.r.o.</w:t>
+        <w:t>MARGARET CZ s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sokolovská 67/46, 18600 Praha</w:t>
+        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>MARGARET CZ s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Monet Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Bryksova  763/46, 19800 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Thámova 402/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Monet Michaela</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Novotná Barbora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Thámova 402/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školní 190, 25243 Průhonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Novotná Barbora</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5965"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Oherová Ivana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Školní 190, 25243 Průhonice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5965"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podvalí 707, 75101 Tovačov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6525"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6581"/>
-[...10 lines deleted...]
-        <w:t>Oherová Ivana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6350"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovesná Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6525"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6581"/>
-[...10 lines deleted...]
-        <w:t>Podvalí 707, 75101 Tovačov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6350"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vinohrady 2544/13, 69701 Kyjov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6967"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovesná Hana</w:t>
+        <w:t>Pechalová Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6967"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vinohrady 2544/13, 69701 Kyjov</w:t>
+        <w:t>Pavlovická 47/1, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7583"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
@@ -2652,727 +2652,1090 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8200"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5. května 1142/10, 14000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Romana Tvarůžková s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horní Lhota 1158, 74764 Horní Lhota</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Rybak Alesia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Singh Ziganshina Diana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8760"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8816"/>
-[...10 lines deleted...]
-        <w:t>Míšovická 454/6, 15521 Praha</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písecká 2192/15, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9146"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10155"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9202"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10211"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Studio Leny s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9146"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10155"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9202"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10211"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Výhledech 830, 25216 Nučice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10772"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
-[...10 lines deleted...]
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10828"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10772"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10828"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11444"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Šejnová Slávka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11444"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Květnové náměstí 14, 25243 Průhonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12061"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Špačková Ivana DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12061"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Buková 2543/10, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12390"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12446"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Štetinová Iveta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12390"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12446"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13007"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13063"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>The Brands s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13007"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13063"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Barrandovská 488/8, 15200 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13623"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13679"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Urminská Kateřina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13623"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13679"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mnichovická 715/12, 14900 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14240"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14296"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Velanová Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14240"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14296"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 251/51, 60200 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14626"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14682"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Vobroučková Martina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14626"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
-[...10 lines deleted...]
-        <w:t>Jiráskova 251/51, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14682"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13001"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13057"/>
-[...10 lines deleted...]
-        <w:t>Bc. Vobroučková Martina</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15068"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výboch Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13001"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13057"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15068"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní 929/28, 79401 Krnov</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborník/odbornice na permanentní make-up, 28.7.2026 23:40:54</w:t>
+        <w:t>Odborník/odbornice na permanentní make-up, 15.9.2026 15:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 3</w:t>
+        <w:t>Strana 3 z 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11908" w:h="16833"/>
+          <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P1"/>
+        <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P2"/>
+        <w:framePr w:w="2041" w:h="850" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="567"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="1295400" cy="533400"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="7" name="Picture 7"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage1"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1295400" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P3"/>
+        <w:framePr w:w="10766" w:h="28" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="1514"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="6835775" cy="19050"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="8" name="Picture 8"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
+                    <a:srcRect l="0" t="0" r="46" b="0"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6835775" cy="19050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="7937" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="7825" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="2829" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontaktní adresa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Zámostná Romana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Chmelnici 111/34, 27401 Slaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zemánková Alena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hlavní  350, 79816 Čelechovice na Hané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P9"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Odborník/odbornice na permanentní make-up, 15.9.2026 15:23:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P10"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>