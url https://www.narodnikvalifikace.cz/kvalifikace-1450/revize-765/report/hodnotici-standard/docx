--- v2 (2026-07-28)
+++ v3 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C494ABA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C494ABA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C494ABA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R192B48A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR192B48A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR192B48A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4064,51 +4064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4981,51 +4981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6584,84 +6584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 28.7.2026 23:13:15</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3371903F"/>
+    <w:nsid w:val="245120B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6747,51 +6747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2962ADB5"/>
+    <w:nsid w:val="5431B820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6877,51 +6877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6246CC03"/>
+    <w:nsid w:val="2A852C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7007,51 +7007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22B590C6"/>
+    <w:nsid w:val="29D83165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7167E24D"/>
+    <w:nsid w:val="7E70B4EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="636524DF"/>
+    <w:nsid w:val="6B42D4C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>