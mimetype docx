--- v3 (2026-09-12)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R192B48A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR192B48A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR192B48A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29814DA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29814DA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29814DA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4064,51 +4064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4981,51 +4981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5309,51 +5309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•platné české technické normy z oblasti elektrotechniky, elektrotechnické tabulky;</w:t>
+        <w:t>platné české technické normy z oblasti elektrotechniky, elektrotechnické tabulky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5097" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická dokumentace, montážní výkresy, schémata, postupy, katalogy součástek a komponentů pro zadání kritérií k ověření příslušných kompetencí</w:t>
+        <w:t>technická dokumentace, montážní výkresy, schémata, postupy, katalogy součástek a komponentů pro zadání kritérií k ověření příslušných kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5097" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5483,51 +5483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada elektroinstalačního nářadí a pomůcek (imbus klíče 5‒12mm, šroubovák plochý 2 velikosti; šroubovák křížový 2 velikosti, kleště štípací stranové na vodiče, metr, elektrikářský nůž)</w:t>
+        <w:t>sada elektroinstalačního nářadí a pomůcek (imbus klíče 5‒12mm, šroubovák plochý 2 velikosti; šroubovák křížový 2 velikosti, kleště štípací stranové na vodiče, metr, elektrikářský nůž)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5097" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí přístroje (multimetr s měřícími kabely)</w:t>
+        <w:t>měřicí přístroje (multimetr s měřícími kabely)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5097" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5713,51 +5713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vodiče a kabely</w:t>
+        <w:t>vodiče a kabely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5097" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5772,51 +5772,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC-link, spínací jednotky, roletové jednotky, stmívací jednotky, sběrnicová vedení, spínací aktory, žaluziový aktor, Room manager, binární vstupy, teplotní senzory, panely</w:t>
+        <w:t>PC-link, spínací jednotky, roletové jednotky, stmívací jednotky, sběrnicová vedení, spínací aktory, žaluziový aktor, Room manager, binární vstupy, teplotní senzory, panely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5097" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6584,84 +6584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis, Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér inteligentních elektroinstalací, 12.9.2026 4:24:39</w:t>
+        <w:t>Montér inteligentních elektroinstalací, 27.10.2026 4:14:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="245120B4"/>
+    <w:nsid w:val="043311FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6747,51 +6747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5431B820"/>
+    <w:nsid w:val="5E2E0BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6877,51 +6877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A852C44"/>
+    <w:nsid w:val="18923FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7007,51 +7007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29D83165"/>
+    <w:nsid w:val="53BAE2EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E70B4EA"/>
+    <w:nsid w:val="4DE147B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6B42D4C9"/>
+    <w:nsid w:val="3B3CC32B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>