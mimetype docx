--- v4 (2026-07-28)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388461D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388461D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388461D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C6B25B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C6B25B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C6B25B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4659,51 +4659,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5968,51 +5968,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7289,51 +7289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8324,51 +8324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9422,51 +9422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9883,84 +9883,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Eduard Justa Ceramic Consulting Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 28.7.2026 12:38:32</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6470A873"/>
+    <w:nsid w:val="2A6BDF3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10046,51 +10046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F87F75A"/>
+    <w:nsid w:val="3C8A6106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10176,51 +10176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E72DD44"/>
+    <w:nsid w:val="6CF68AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10306,51 +10306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CA543B6"/>
+    <w:nsid w:val="16DB88DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>