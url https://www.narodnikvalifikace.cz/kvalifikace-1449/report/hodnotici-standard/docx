--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C6B25B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C6B25B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C6B25B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B85D01C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B85D01C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B85D01C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4659,51 +4659,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5968,51 +5968,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6593,51 +6593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prokázání praktického spojování živičných pásů v hydroizolační soustavě (lepením, svářením),</w:t>
+        <w:t>prokázání praktického spojování živičných pásů v hydroizolační soustavě (lepením, svářením),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6652,51 +6652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prokázání znalostí opracování prostupů,</w:t>
+        <w:t>prokázání znalostí opracování prostupů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6711,51 +6711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prokázání znalostí kotvení hydroizolačních soustav v ploše a stěnách při větších plochách,</w:t>
+        <w:t>prokázání znalostí kotvení hydroizolačních soustav v ploše a stěnách při větších plochách,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6770,51 +6770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•provedení minimálně 50 m2 kompletní hydroizolační soustavy volitelného typu s minimálně jedním prostupem.</w:t>
+        <w:t>provedení minimálně 50 m2 kompletní hydroizolační soustavy volitelného typu s minimálně jedním prostupem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7289,51 +7289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7425,79 +7425,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9513" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7190" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7509,51 +7509,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7565,51 +7565,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7624,51 +7624,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání 36-53-H/001 Izolatér a alespoň 5 let odborné praxe v realizaci zakázek hydroizolací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7683,51 +7683,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti se stavebním zaměřením a alespoň 5 let odborné praxe v řídících činnostech v oblasti realizace zakázek hydroizolací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7742,51 +7742,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti se stavebním zaměřením a alespoň 5 let odborné praxe v řídících činnostech v oblasti realizace zakázek hydroizolací nebo ve funkci učitele odborných předmětů, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7801,51 +7801,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se stavebním zaměřením a alespoň 5 let odborné praxe v řídících činnostech v oblasti realizace zakázek hydroizolací nebo ve funkci učitele odborných předmětů, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7860,51 +7860,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 36-039-H Montér/montérka hydroizolací spodní stavby, střední vzdělání s výučním listem nebo maturitní zkouškou v oboru se stavebním zaměřením a alespoň 5 let odborné praxe ve funkci vedoucího pracovníka v oblasti hydroizolací, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7916,51 +7916,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7972,51 +7972,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8024,117 +8024,955 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6186" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9571"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9571"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>pracoviště (staveniště) k provedení praktické části zkoušky dle typu prováděných prací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>metodická složka s podklady pro zkoušející – metodické a organizační pokyny pro provádění a vyhodnocování zkoušek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pořadače pro archivaci dokumentů z procesu zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>digitální fotoaparát se záznamem na SD kartu (průběh každé zkoušky bude dokumentován a uložen v odpovídající složce zkoušeného)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>počítač se standardním programovým vybavením (vyhodnocovací program bude sestaven v Excelu), každý zkoušený bude mít založenou archivní složku, tak aby výsledky byly kdykoliv dohledatelné (počítač musí být osazen čtečkou SD karet)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>měřidla a pomůcky: měřítko, 2metr, úhloměr, vodováha, tloušťkoměr, kontrolní jehla, nůž na kontrolní řezy (kontrola homogenity svarů atd.), tužky a barevné křídy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nářadí: plynový hořák na asfalt, horkovzdušný Leister na folii, svařovací přístroj pro tavné spoje, drobné nářadí (válečky, nože, špachtle), nářadí na údržbu a seřizování hořáků, PB láhev s hadicemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>zdroj elektrické energie 230V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>materiál odpovídající prováděným pracím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>technologické příručky a další technickou dokumentaci k realizaci zkoušené technologie hydroizolací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8146,229 +8984,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9911"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
-[...111 lines deleted...]
-        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8460,1013 +9186,228 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6186" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba</w:t>
-[...589 lines deleted...]
-        <w:t>•technologické příručky a další technickou dokumentaci k realizaci zkoušené technologie hydroizolací.</w:t>
+        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 40 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5846" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...220 lines deleted...]
-        </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9883,84 +9824,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Eduard Justa Ceramic Consulting Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka hydroizolací spodní stavby, 11.9.2026 18:31:44</w:t>
+        <w:t>Montér/montérka hydroizolací spodní stavby, 27.10.2026 1:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A6BDF3B"/>
+    <w:nsid w:val="195587C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10046,51 +9987,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C8A6106"/>
+    <w:nsid w:val="5A8A81BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10176,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CF68AA4"/>
+    <w:nsid w:val="509440C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10306,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16DB88DC"/>
+    <w:nsid w:val="2F33E093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>