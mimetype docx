--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AE06293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AE06293" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AE06293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E9DEA81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E9DEA81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E9DEA81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14202,51 +14202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21425,51 +21425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22412,51 +22412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24813,51 +24813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25339,84 +25339,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 14.5.2026 4:33:10</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EA84A24"/>
+    <w:nsid w:val="02740271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +25502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E6346F0"/>
+    <w:nsid w:val="4751FD76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +25632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7389A673"/>
+    <w:nsid w:val="22C2454F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +25762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24B8CE81"/>
+    <w:nsid w:val="5F1BE12E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +25892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26886E60"/>
+    <w:nsid w:val="46A66AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26022,51 +26022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="53B4AB66"/>
+    <w:nsid w:val="621719AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26152,51 +26152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="389706A4"/>
+    <w:nsid w:val="17046480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>