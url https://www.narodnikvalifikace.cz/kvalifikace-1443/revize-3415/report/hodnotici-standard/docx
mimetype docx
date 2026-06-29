--- v1 (2026-06-29)
+++ v2 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E9DEA81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E9DEA81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E9DEA81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70F3346B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70F3346B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70F3346B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14202,51 +14202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21425,51 +21425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22412,51 +22412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24813,51 +24813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25339,84 +25339,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 20:59:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02740271"/>
+    <w:nsid w:val="5A55DB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +25502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4751FD76"/>
+    <w:nsid w:val="63BC58F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +25632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22C2454F"/>
+    <w:nsid w:val="02C15625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +25762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F1BE12E"/>
+    <w:nsid w:val="76A46838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +25892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46A66AC4"/>
+    <w:nsid w:val="62D23EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26022,51 +26022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="621719AB"/>
+    <w:nsid w:val="4A7F03F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26152,51 +26152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="17046480"/>
+    <w:nsid w:val="1910DF25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>