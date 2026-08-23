--- v2 (2026-06-29)
+++ v3 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70F3346B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70F3346B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70F3346B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R588922C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR588922C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR588922C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informatické obory (kód: 18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -1099,79 +1092,79 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11114"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11454"/>
+        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11454"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 20.05.2025 do: 05.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14202,51 +14195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21425,51 +21418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22412,51 +22405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24813,51 +24806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 15 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25339,84 +25332,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 29.6.2026 21:58:40</w:t>
+        <w:t>Pracovník/pracovnice bezpečnostního dohledového centra informačních systémů, 23.8.2026 2:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A55DB9A"/>
+    <w:nsid w:val="5983F367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25502,51 +25495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63BC58F0"/>
+    <w:nsid w:val="69BE0783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25632,51 +25625,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02C15625"/>
+    <w:nsid w:val="4DF9974A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25762,51 +25755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76A46838"/>
+    <w:nsid w:val="6DC770FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25892,51 +25885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62D23EBC"/>
+    <w:nsid w:val="76362601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26022,51 +26015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A7F03F3"/>
+    <w:nsid w:val="5042A0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26152,51 +26145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1910DF25"/>
+    <w:nsid w:val="76181745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>