--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5642DE8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5642DE8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5642DE8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5395B667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5395B667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5395B667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13557,51 +13557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17196,51 +17196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17722,84 +17722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.4.2026 21:19:35</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FCDFFC3"/>
+    <w:nsid w:val="22C6993A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17885,51 +17885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BE571A5"/>
+    <w:nsid w:val="27B27471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18015,51 +18015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="406AC958"/>
+    <w:nsid w:val="5E9D63B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18145,51 +18145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EC55BC7"/>
+    <w:nsid w:val="6D72F3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>