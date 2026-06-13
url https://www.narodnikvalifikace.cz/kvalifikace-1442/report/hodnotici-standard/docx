--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5395B667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5395B667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5395B667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E74A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E74A11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E74A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13557,51 +13557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17196,51 +17196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17722,84 +17722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 7:04:25</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22C6993A"/>
+    <w:nsid w:val="503340CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17885,51 +17885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27B27471"/>
+    <w:nsid w:val="6D6C93C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18015,51 +18015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E9D63B7"/>
+    <w:nsid w:val="46FD7EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18145,51 +18145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D72F3F8"/>
+    <w:nsid w:val="76EE8BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>