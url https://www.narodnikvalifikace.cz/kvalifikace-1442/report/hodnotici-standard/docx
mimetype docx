--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E74A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E74A11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E74A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3663C4BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3663C4BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3663C4BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -894,68 +894,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10410"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1156,371 +1156,371 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3735"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3791"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Popsat význam a vysvětlit členění zákona č. 181/2014 Sb., o kybernetické bezpečnosti a o změně souvisejících zákonů, ve znění pozdějších předpisů</w:t>
+        <w:t>a) Popsat význam a vysvětlit členění zákona č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3735"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3791"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4341"/>
+        <w:framePr w:w="6710" w:h="2401" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4341"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4397"/>
+        <w:framePr w:w="6658" w:h="2274" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4397"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Popsat a vysvětlit prováděcí předpisy vztahující se k zákonu č. 181/2014 Sb., (vyhláška č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat a nařízení vlády č. 432/2010 Sb., o kritériích pro určení prvku kritické infrastruktury), ve znění pozdějších předpisů</w:t>
+        <w:t xml:space="preserve">b) Popsat a vysvětlit prováděcí předpisy vztahující se k zákonu č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, (vyhláška č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů, vyhláška č.  410/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu nižších povinností, ve znění pozdějších předpisů, vyhláška č. 408/2025 Sb., o regulovaných službách, ve znění pozdějších předpisů, a vyhláška č. 334/2025 Sb., o Portálu Národního úřadu pro kybernetickou a informační bezpečnost a požadavcích na některé úkony, ve znění pozdějších předpisů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4341"/>
+        <w:framePr w:w="3921" w:h="2401" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4341"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4397"/>
+        <w:framePr w:w="3839" w:h="2274" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4397"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5845"/>
+        <w:framePr w:w="6710" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6742"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5901"/>
+        <w:framePr w:w="6658" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6798"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>c) Popsat a vysvětlit cíle evropského nařízení GDPR (nařízení Evropského parlamentu a Rady EU 2016/679 ze dne 27. dubna 2016 o ochraně fyzických osob v souvislosti se zpracováním osobních údajů a o volném pohybu těchto údajů a o zrušení směrnice 95/46/ES - obecné nařízení o ochraně osobních údajů), ve znění pozdějších předpisů a jeho vztah k ochraně informací v organizaci</w:t>
+        <w:t>c) Popsat a vysvětlit cíle evropského nařízení GDPR (nařízení Evropského parlamentu a Rady (EU) 2016/679 ze dne 27. dubna 2016 o ochraně fyzických osob v souvislosti se zpracováním osobních údajů a o volném pohybu těchto údajů a o zrušení směrnice 95/46/ES (obecné nařízení o ochraně osobních údajů)) a jeho vztah k ochraně informací v organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5845"/>
+        <w:framePr w:w="3921" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6742"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5901"/>
+        <w:framePr w:w="3839" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6798"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7349"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8022"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7405"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8078"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>d) Definovat legislativní rámec pro vyspecifikovanou povinnou osobu v souladu se zákonem č. 181/2014 Sb., o kybernetické bezpečnosti a o změně souvisejících zákonů (zákon o kybernetické bezpečnosti), ve znění pozdějších předpisů</w:t>
+        <w:t>d) Definovat legislativní rámec pro vyspecifikovanou povinnou osobu v souladu se zákonem č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7349"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8022"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7405"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8078"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8518"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8966"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8953"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9402"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uplatňování zásad auditu kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9393"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9464"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9912"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="9393"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="9841"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="9464"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="9912"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9769"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9825"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10273"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Popsat metodiku auditu kybernetické bezpečnosti v souladu s vyhláškou č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, ve znění pozdějších předpisů</w:t>
+        <w:t>a) Popsat metodiku auditu kybernetické bezpečnosti v souladu s vyhláškou č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9769"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9825"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10273"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11048"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2053,51 +2053,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7108"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Určit činnosti, které je nezbytné provést při stanovení programu auditu kybernetické bezpečnosti</w:t>
+        <w:t>a) Určit činnosti, které je nezbytné provést při stanovení plánu provádění auditu kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7108"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
@@ -2627,51 +2627,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13647"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>g) Vyjmenovat a demonstrovat činnosti vykonávané při zahájení auditu kybernetické bezpečnosti na místě, při jeho provádění a činnosti související s tvorbou zprávy z auditu kybernetické bezpečnosti</w:t>
+        <w:t xml:space="preserve">g) Vyjmenovat a provést činnosti při zahájení a výkonu auditu kybernetické bezpečnosti na místě  a činnosti související s tvorbou zprávy z auditu kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13647"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3159,51 +3159,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4936"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4992"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ústní ověření</w:t>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5312"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5368"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
@@ -3517,85 +3517,389 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9098"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9154"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ústní ověření</w:t>
+        <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9818"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P23"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10254"/>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochrana aktiv v rámci kybernetické bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10693"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10764"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="10693"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10764"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11125"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Identifikovat a ohodnotit aktiva organizace  v souladu s vyhláškou č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů, případně vyhláškou č. 410/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu nižších povinností, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11125"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12349"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12405"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b) Určit hodnotu aktiv v souladu s vyhláškou č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12349"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12405"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13180"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13236"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c) Popsat způsoby likvidace aktiv v souladu s vyhláškou č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13180"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13236"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14011"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14067"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d) Popsat pravidla pro manipulaci s aktivy s ohledem na úroveň aktiv, včetně pravidel pro bezpečné elektronické sdílení a fyzické přenášení aktiv v souladu s vyhláškou č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14011"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14067"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15404"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit všechna kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3698,51 +4002,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ochrana aktiv v rámci kybernetické bezpečnosti</w:t>
+        <w:t>Řízení rizik kybernetické bezpečnosti pro potřeby auditora/auditorky kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
@@ -3758,741 +4062,437 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) Identifikovat a ohodnotit aktiva organizace  v souladu s vyhláškou č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, ve znění pozdějších předpisů</w:t>
+        <w:t>a) Definovat a popsat metodiky řízení rizik kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3346"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3402"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b) Vyjmenovat a popsat základní metody analýzy rizik kybernetické bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3346"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3402"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3953"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4009"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c) Stanovit hodnotu u aktiv, identifikovat pro ně hrozby a zranitelnosti a vypočítat hodnotu rizika, v souladu s vyhláškou č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3953"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4009"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5121"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit všechna kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P23"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5557"/>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tvorba scénářů pro zjišťování připravenosti na kritické situace, příprava, vedení a vyhodnocení kontrolních cvičení v oblasti kybernetické bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6204"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6275"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="6204"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6275"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6580"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6636"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a) Připravit scénáře a cvičení v souladu s normou ISO 22398:2013, ve znění pozdějších předpisů, zrealizovat je a vyhodnotit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6580"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6636"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4025"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7187"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4081"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7243"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Určit hodnotu aktiv v souladu s vyhláškou č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, ve znění pozdějších předpisů</w:t>
+        <w:t>b) Vysvětlit smysl a způsob implementace cyklu PDCA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4025"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7187"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4081"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7243"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Praktické předvedení a ústní ověření</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P16"/>
-[...52 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7753"/>
-[...445 lines deleted...]
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13935"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7676"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4584,95 +4584,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13674" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13022" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12994" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7222,6386 +7222,6029 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="7044"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="7044"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="7044"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>179/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="7044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="7044"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="7044"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="7044"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="7044"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="7044"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="7044"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="7044"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="7275"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="801" w:y="7275"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(BOZP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="7275"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7275"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požární</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="7275"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="7275"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(PO),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="7275"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7275"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čemž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="7275"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="7275"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osobou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhotoven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podepsán</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7505"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záznam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7740"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uzná,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tedy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemusí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřovat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>již</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dříve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřeny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nutno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>doložit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osvědčením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>získání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikace),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>shodné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsahem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsahem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>její</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popsané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tyto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>neuzná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>již</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřené,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištěno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řádné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tímto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>časové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souslednosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činností).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9363"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>koná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>českém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jazyce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9833"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>není</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důvodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důvodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10534"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuálního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pohovoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>členů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyloučením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušeného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slyšel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="11719"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11955"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odděleném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(místnosti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>takovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="11969"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12199"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaručeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="12199"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="12199"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="12199"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12435"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="12670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12905"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="12919"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="13150"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13385"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jednotlivá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přezkoušena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="13399"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="7275"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="7275"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytváří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="13399"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studií,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vylosuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="13630"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="7275"/>
-[...67 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7510"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vždy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="13630"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeny:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13865"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13879"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předmět</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13879"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="13879"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fiktivní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="13879"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14115"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strategie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozvoje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ICT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>priorit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>další</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účetní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="14129"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>období,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14364"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14379"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="14379"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>struktura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="14379"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14614"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14628"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>charakteristiky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="14628"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>útvaru,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="14628"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kde</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="14628"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="14628"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="14628"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proveden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="14628"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>audit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14863"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14878"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>definice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="14878"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="14878"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="14878"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komunikační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="14878"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>infrastruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="14878"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přehled</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>primárních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podpůrných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktiv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="15127"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vazeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15363"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7745"/>
-[...220 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="7745"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="7745"/>
-[...798 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8436"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="8436"/>
-[...135 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="8667"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8667"/>
-[...911 lines deleted...]
-        <w:t> </w:t>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10539"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokyny</w:t>
+        <w:t>praktické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10539"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>k</w:t>
-[...1545 lines deleted...]
-        </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...2102 lines deleted...]
-        <w:t>vazeb.</w:t>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="15598"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13693,1187 +13336,2207 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1967" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="2927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="1967" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="2927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komunikací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ICT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednoho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="3119"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="2394"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2394"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="2394"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="2394"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zástupce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="2394"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="2394"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="2394"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="2394"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="2394"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprávněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předčasně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="2394"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukončit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="2394"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="2394"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnotí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="2625"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="2625"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="2625"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="2625"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2625"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="2625"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezprostředně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="2625"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>došlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="2625"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="2625"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohrožení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="2625"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="2625"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezprostředně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="2625"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrozí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="2625"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="3820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2855"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohrožení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="2855"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2855"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>života</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2855"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="2855"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>majetku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="2855"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="2855"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2855"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="2855"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zdůvodnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2855"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předčasného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="2855"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukončení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="2855"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="2855"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="2855"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3085"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="3085"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="3085"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="3085"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="4281"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="3085"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="3085"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="3085"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="3085"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="3085"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="3085"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="3085"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukončit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="3085"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="3085"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdykoliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8227" w:y="3085"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="3085"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="3085"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="3085"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="3085"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="3085"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3316"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4511"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="3316"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="4511"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4349"/>
+        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5309"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4349"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5309"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14914,58 +15577,58 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky.</w:t>
+        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do Záznamu o průběhu a výsledku zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14977,51 +15640,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15033,51 +15696,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení pro danou odbornou způsobilost musí znít:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15092,51 +15755,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„splnil“, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15144,58 +15807,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>„nesplnil“, v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé odborné způsobilosti.</w:t>
+        <w:t>„nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15207,51 +15870,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15263,51 +15926,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15322,51 +15985,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„vyhověl“, pokud uchazeč splnil všechny odborné způsobilosti, nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15381,51 +16044,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4689"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5649"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15436,135 +16099,135 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="2082" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8126"/>
+        <w:framePr w:w="10766" w:h="1847" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9086"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8126"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9086"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8466"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9426"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zkouška probíhá před zkušební komisí složenou z dvou členů. Všichni členové komise musí být přítomni u zkoušky po celou dobu jejího trvání.</w:t>
+        <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů. Všichni členové komise musí být přítomni u zkoušky po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8466"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9426"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15576,51 +16239,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8466"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9426"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15630,192 +16293,192 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="3681" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11160"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11160"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8466"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11707"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...26 lines deleted...]
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10983"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11707"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
+        <w:t>Vysokoškolské vzdělání magisterského stupně, vyškolení dle požadavků § 5 vyhlášky č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů, a nejméně 5 let prokázané odborné praxe v činnostech auditora kybernetické bezpečnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10983"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11707"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15827,107 +16490,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10983"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11707"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Vysokoškolské vzdělání magisterského stupně, vyškolení dle požadavků § 7 vyhlášky č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, ve znění pozdějších předpisů (např. certifikace uvedené v příloze č. 6 vyhlášky) a nejméně 5 let prokázané odborné praxe v činnostech auditora kybernetické bezpečnosti.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost a praxi v povolání autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti a praxe v povolání v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10983"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11707"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15939,337 +16602,225 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3599" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10983"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11707"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost a praxi v povolání autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti a praxe v povolání v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...22 lines deleted...]
-        <w:divId w:val="0"/>
+        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Národní úřad pro kybernetickou a informační bezpečnost, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-      </w:pPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...22 lines deleted...]
-        <w:divId w:val="0"/>
+        <w:instrText>HYPERLINK "https://nukib.gov.cz/"</w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-      </w:pPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nukib.gov.cz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Národní úřad pro kybernetickou a informační bezpečnost, </w:t>
-[...106 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16361,79 +16912,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4026" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="3791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16448,51 +16999,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Učebna odpovídající bezpečnostním a hygienickým předpisům, stoly, židle,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16507,51 +17058,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>psací potřeby, papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16566,51 +17117,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>soubor 10 případových studií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16625,51 +17176,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>stolní počítač nebo notebook (dostatečně výkonný natolik, aby zajistil plynulý provoz aplikací) s aktuálním operačním systémem, kancelářský software, internetové připojení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16684,51 +17235,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>dataprojektor, plátno, flip-chart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16740,107 +17291,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Uchazeč musí mít na zkušebním zařízení udělena administrátorská práva z důvodu doplnění instalace SW, který používá (zohlednění jeho osobní preference). </w:t>
+        <w:t>Uchazeč musí mít na zkušebním zařízení udělena administrátorská práva z důvodu doplnění instalace SW, které používá (zohlednění jeho osobní preference).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16852,51 +17403,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16906,341 +17457,229 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6172"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6172"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6512"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6407"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7775"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6407"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7775"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Doba přípravy na zkoušku</w:t>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6747"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8115"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
-[...138 lines deleted...]
-        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17367,219 +17806,107 @@
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Hodnoticí standard profesní kvalifikace připravila SR pro informační technologie a elektronické komunikace , ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
-[...111 lines deleted...]
-        <w:t>Na tvorbě se dále podílely subjekty zastoupené v pracovní skupině:</w:t>
+        <w:t>Hodnoticí standard profesní kvalifikace připravil Národní pedagogický institut ČR ve spolupráci s Národní radou pro kvalifikace, Ministerstvem práce a sociálních věcí, Národním úřadem pro kybernetickou a informační bezpečnost a odborníky z praxe z těchto subjektů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17594,51 +17921,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Network Security Monitoring Cluster, družstvo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17646,58 +17973,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>AXENTA a. s.</w:t>
+        <w:t>AXENTA, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17710,96 +18037,208 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 13.6.2026 9:16:31</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="503340CE"/>
+    <w:nsid w:val="00D75ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17885,51 +18324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D6C93C1"/>
+    <w:nsid w:val="7C151D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18015,51 +18454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46FD7EF5"/>
+    <w:nsid w:val="5F76987D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18145,51 +18584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76EE8BD2"/>
+    <w:nsid w:val="2214BC71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19106,67 +19545,67 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C27">
     <w:name w:val="CharacterStyle23"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C28">
     <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-[...1 lines deleted...]
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C30">
     <w:name w:val="CharacterStyle26"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">