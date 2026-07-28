--- v3 (2026-07-28)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3663C4BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3663C4BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3663C4BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76699451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76699451" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76699451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13200,51 +13200,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16776,51 +16776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18161,84 +18161,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 15:26:42</w:t>
+        <w:t>Auditor/auditorka kybernetické bezpečnosti, 28.7.2026 16:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00D75ACD"/>
+    <w:nsid w:val="6E62D9F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18324,51 +18324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C151D9D"/>
+    <w:nsid w:val="3F5BD793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18454,51 +18454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F76987D"/>
+    <w:nsid w:val="323C8F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18584,51 +18584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2214BC71"/>
+    <w:nsid w:val="0F177ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>