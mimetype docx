--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34F1546D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34F1546D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34F1546D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B93381A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B93381A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B93381A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.4.2026 19:57:01</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9734,51 +9734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.4.2026 19:57:01</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15222,51 +15222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.4.2026 19:57:01</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,84 +15748,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 28.4.2026 19:57:01</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D906AB7"/>
+    <w:nsid w:val="275D7630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>