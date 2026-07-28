--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B93381A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B93381A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B93381A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A6653A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A6653A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A6653A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -948,68 +948,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10325"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.7.2026 11:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1101,95 +1101,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="13616" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13597" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="10766" w:h="12936" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12917" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2685,187 +2685,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybraných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="5177"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologiích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5407"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="5177"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(HW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="484" w:y="5407"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10512" w:y="5177"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="5407"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SW)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5407"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="475" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="5407"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="648" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5407"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="5407"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="5407"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykonání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="5407"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5643"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -3739,6046 +3739,5910 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="7044"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7044"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákona</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>179/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="7044"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(BOZP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požární</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(PO),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čemž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osobou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhotoven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podepsán</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7505"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záznam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7740"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uzná,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tedy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemusí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřovat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>již</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dříve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřeny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="7975"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nutno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>doložit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osvědčením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>získání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikace),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>shodné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="8206"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsahem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsahem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>její</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="8436"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popsané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tyto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>neuzná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>již</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřené,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištěno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řádné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tímto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="8897"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>časové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souslednosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="9127"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činností).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9363"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>koná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>českém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="9598"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jazyce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9833"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>není</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="10068"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důvodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důvodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10534"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="345" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>začátku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čase</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aplikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="12180"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="7044"/>
-[...75 lines deleted...]
-          <w:rStyle w:val="C21"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="12180"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přitom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splňovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pravidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12651"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vygenerovány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velkého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvářet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13131"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uveden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10094" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="321" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úspěšné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>považuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměřených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybraných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14777"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uvádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...59 lines deleted...]
-          <w:rStyle w:val="C21"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nastavování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parametrů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15027"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administraci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="15041"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15276"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...93 lines deleted...]
-          <w:rStyle w:val="C21"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>infrastruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hardware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...144 lines deleted...]
-          <w:rStyle w:val="C21"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...2208 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10539"/>
-[...10 lines deleted...]
-        <w:t>Pokyny</w:t>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="15291"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>střední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10539"/>
-[...10 lines deleted...]
-        <w:t>k</w:t>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10539"/>
-[...492 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="11244"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="11244"/>
-[...1682 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13860"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
-      </w:r>
-[...1103 lines deleted...]
-        <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.7.2026 11:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9870,61 +9734,61 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8620" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8620" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -10060,119 +9924,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="2394"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="2394"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>který</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="2394"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="2394"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="2394"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -10263,5010 +10161,5962 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2625"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...25 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uvádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="2860"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administraci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>infrastruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hardware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>střední</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uzavřené,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pouze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jedna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Všechny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4069"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodově</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="4069"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rovnocenné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4305"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plnili</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zcela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>daném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>termínu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>danou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="4540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komisí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mohou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>najednou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přítomnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušejícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="4770"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5001"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="244" w:y="5001"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyžadována.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5236"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="5471"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5706"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuálního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pohovoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušejícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyloučením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="5721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušeného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slyšel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="5951"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6186"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odděleném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(místnosti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>takovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaručeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="6431"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6666"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7372"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokročilá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>instalace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>operačního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konfigurace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="2860"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="2860"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="2860"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="2860"/>
-[...58 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7621"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analýza</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>infrastruktury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počítačové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hardware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...51 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="3095"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>střední</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="3095"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="3095"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="3095"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="3095"/>
-[...58 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8101"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Virtualizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...76 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cloudová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>střední</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="8116"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...25 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednoho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8472" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="8351"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...59 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="8581"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprávněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnotí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...25 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>došlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrozí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="9513"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>života</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...476 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="4497"/>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>majetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>životního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdůvodnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="9743"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9973"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="4497"/>
-[...1274 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="6157"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdykoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="9973"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="6157"/>
-[...619 lines deleted...]
-          <w:rStyle w:val="C22"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
-[...340 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="7588"/>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="9973"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="9973"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7588"/>
-[...1427 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9229"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="9229"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.7.2026 11:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15374,238 +16224,126 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P34"/>
+        <w:pStyle w:val="P33"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C27"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C27"/>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Kvalifikační standard profesní kvalifikace připravila SR pro informační technologie a elektronické komunikace ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
-[...111 lines deleted...]
-        <w:t>Na tvorbě se dále podílely subjekty zastoupené v pracovní skupině:</w:t>
+        <w:t>Kvalifikační standard profesní kvalifikace připravil Národní pedagogický institut ČR ve spolupráci s Národní radou pro kvalifikace, Ministerstvem práce a sociálních věcí, Národním úřadem pro kybernetickou a informační bezpečnost a odborníky z praxe z těchto subjektů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15620,51 +16358,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Network Security Monitoring Cluster, družstvo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15672,58 +16410,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>AXENTA a. s.</w:t>
+        <w:t>AXENTA, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15736,96 +16474,208 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kybernetické bezpečnosti, 13.6.2026 9:15:27</w:t>
+        <w:t>Technik/technička kybernetické bezpečnosti, 28.7.2026 11:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="275D7630"/>
+    <w:nsid w:val="13F39CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16257,65 +17107,56 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P31">
     <w:name w:val="ParagraphStyle30"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P32">
     <w:name w:val="ParagraphStyle31"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P33">
     <w:name w:val="ParagraphStyle32"/>
     <w:hidden/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P34">
     <w:name w:val="ParagraphStyle33"/>
-    <w:hidden/>
-[...6 lines deleted...]
-    <w:name w:val="ParagraphStyle34"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -16592,108 +17433,93 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C22">
     <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C23">
     <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
-      <w:i w:val="1"/>
+      <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="single"/>
+      <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C24">
     <w:name w:val="CharacterStyle20"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C25">
     <w:name w:val="CharacterStyle21"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C26">
     <w:name w:val="CharacterStyle22"/>
-    <w:hidden/>
-[...13 lines deleted...]
-    <w:name w:val="CharacterStyle23"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">