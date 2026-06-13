--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CBC966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CBC966" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CBC966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54ADDC4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54ADDC4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54ADDC4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3423,51 +3423,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11461,51 +11461,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18717,51 +18717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20277,51 +20277,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21192,51 +21192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 9 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21718,84 +21718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.4.2026 21:19:28</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5452236E"/>
+    <w:nsid w:val="50D74B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21881,51 +21881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E1E66B0"/>
+    <w:nsid w:val="02C4F40E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22011,51 +22011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07D2D372"/>
+    <w:nsid w:val="647E407F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22141,51 +22141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="076FD033"/>
+    <w:nsid w:val="31DDA988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>