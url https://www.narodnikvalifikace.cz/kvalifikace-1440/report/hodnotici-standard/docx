--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54ADDC4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54ADDC4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54ADDC4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A162B91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A162B91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A162B91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3423,51 +3423,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11461,51 +11461,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18717,51 +18717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20277,51 +20277,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21192,51 +21192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 9 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21718,84 +21718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 7:03:10</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50D74B12"/>
+    <w:nsid w:val="7730C764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21881,51 +21881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02C4F40E"/>
+    <w:nsid w:val="41B9CCE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22011,51 +22011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="647E407F"/>
+    <w:nsid w:val="700C775C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22141,51 +22141,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31DDA988"/>
+    <w:nsid w:val="6327CAB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>