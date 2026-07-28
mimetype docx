--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A162B91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A162B91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A162B91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AD3D752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AD3D752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AD3D752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -786,68 +786,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9427"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 20.05.2025</w:t>
+        <w:t>Standard je platný od: 06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1048,666 +1048,666 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3583"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Popsat význam a vysvětlit členění zákona č. 181/2014 Sb., o kybernetické bezpečnosti a o změně souvisejících zákonů, ve znění pozdějších předpisů</w:t>
+        <w:t>a) Popsat význam a vysvětlit členění zákona č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3583"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="6710" w:h="2401" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:framePr w:w="6658" w:h="2274" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Popsat a vysvětlit prováděcí předpisy vztahující se k zákonu č. 181/2014 Sb. (vyhláška č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, a nařízení vlády č. 432/2010 Sb., o kritériích pro určení prvku kritické infrastruktury), ve znění pozdějších předpisů</w:t>
+        <w:t xml:space="preserve">b) Popsat a vysvětlit prováděcí předpisy vztahující se k zákonu č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, (vyhláška č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů, vyhláška č.  410/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu nižších povinností, ve znění pozdějších předpisů, vyhláška č. 408/2025 Sb., o regulovaných službách, ve znění pozdějších předpisů, a vyhláška č. 334/2025 Sb., o Portálu Národního úřadu pro kybernetickou a informační bezpečnost a požadavcích na některé úkony, ve znění pozdějších předpisů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4134"/>
+        <w:framePr w:w="3921" w:h="2401" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4190"/>
+        <w:framePr w:w="3839" w:h="2274" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5638"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5694"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6591"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>c) Definovat legislativní rámec pro vyspecifikovanou povinnou osobu v souladu se zákonem č. 181/2014 Sb., o kybernetické bezpečnosti a o změně souvisejících zákonů (zákon o kybernetické bezpečnosti), ve znění pozdějších předpisů</w:t>
+        <w:t>c) Definovat legislativní rámec pro vyspecifikovanou povinnou osobu v souladu se zákonem č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5638"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5694"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6591"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6807"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7479"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7242"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7915"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uplatňování principů návrhu architektury informačních systémů se zohledněním požadavků kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7889"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8562"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7960"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8633"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="7889"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="8562"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7960"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="8633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8265"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8938"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8321"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Popsat principy a procesy řízení architektury kybernetické bezpečnosti podle metodik publikovaných NÚKIB</w:t>
+        <w:t>a) Prokázat znalost principů a procesů řízení architektury kybernetické bezpečnosti podle metodik publikovaných NÚKIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8265"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8938"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8321"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8872"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8928"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9601"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Vysvětlit zásady návrhu architektury kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8872"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8928"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9601"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9248"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9304"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Vysvětlit vedení dokumentace IS a služeb ICT v modelech, které jsou v souladu se standardy TOGAF a ArchiMate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9248"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9304"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9977"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9968"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10641"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10404"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11077"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace v pojmech a definicích z oblasti návrhu architektury informačních systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10843"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11516"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10914"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11587"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="10843"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="11516"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10914"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="11587"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11220"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11276"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11948"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Aplikovat pojmy z oblasti procesní architektury (firemní procesy, datové toky) dle konkrétního zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11220"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11276"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11948"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11826"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12499"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11882"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Prokázat orientaci v pojmech a procesech CSIRT týmů (ve smyslu RFC 2350)</w:t>
+        <w:t>b) Prokázat znalost v pojmech a procesech CSIRT týmů (ve smyslu RFC 2350)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11826"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12499"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11882"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12547"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13219"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1891,51 +1891,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Prokázat orientaci v oblasti řízení finančních zdrojů (stanovení rozpočtu dle potřeby prioritizace realizačních projektů a rozdělení na etapy)</w:t>
+        <w:t>a) Prokázat znalost v oblasti řízení finančních zdrojů (stanovení rozpočtu dle potřeby prioritizace realizačních projektů a rozdělení na etapy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
@@ -1945,51 +1945,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3577"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Prokázat orientaci v základních pojmech z oblasti řízení lidských zdrojů (alokace lidských zdrojů dle potřeby prioritizace realizačních projektů a rozdělení na etapy)</w:t>
+        <w:t>b) Prokázat znalost v základních pojmech z oblasti řízení lidských zdrojů (alokace lidských zdrojů dle potřeby prioritizace realizačních projektů a rozdělení na etapy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3577"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
@@ -2120,653 +2120,653 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6074"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6379"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6435"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Popsat analýzu rizik dle vyhlášky č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, ve znění pozdějších předpisů</w:t>
+        <w:t>a) Popsat analýzu rizik dle vyhlášky č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6379"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6435"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7434"/>
+        <w:framePr w:w="6710" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7490"/>
+        <w:framePr w:w="6658" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7266"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>b) Prokázat orientaci v principech stanovení aktiv včetně určení jejich hodnoty, hrozeb, zranitelností, dopadů, odpovědností a opatření v rámci kybernetické bezpečnosti dle vyhlášky č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, ve znění pozdějších předpisů</w:t>
+        <w:t>b) Prokázat znalost v principech stanovení aktiv včetně určení jejich hodnoty, hrozeb, zranitelností, dopadů, odpovědností a opatření v rámci kybernetické bezpečnosti dle vyhlášky č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="1504" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7434"/>
+        <w:framePr w:w="3921" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="1377" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7490"/>
+        <w:framePr w:w="3839" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7266"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8938"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8490"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8994"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8546"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Aplikovat vybranou metodu řízení rizik do návrhu architektury kybernetické bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8938"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8490"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8994"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8546"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9658"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10094"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uplatnění technických bezpečnostních prvků (security devices) v architektuře informačních systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10741"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10812"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10363"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="10741"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10812"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10363"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11117"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11173"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10724"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Specifikovat a navrhnout nástroje pro ochranu integrity komunikačních sítí a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11117"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="10668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11173"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="10724"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11724"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11780"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Specifikovat nástroje pro ověřování identity uživatelů a řízení přístupových oprávnění a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11724"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11275"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11780"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12330"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11882"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12386"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11938"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Specifikovat nástroje pro ochranu před škodlivým kódem a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12330"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11882"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12386"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11938"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12937"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12489"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12993"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12545"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>d) Specifikovat nástroje pro zaznamenávání činností kritické informační infrastruktury a významných informačních systémů, jejich uživatelů a administrátorů a popsat možnosti jejich uplatnění</w:t>
+        <w:t xml:space="preserve">d) Specifikovat nástroje pro zaznamenávání činností informačních systémů podporujících regulovanou službu podle zákona č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů,  jejich uživatelů a administrátorů a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12937"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12489"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12993"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12545"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13768"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13544"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13824"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13600"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e) Specifikovat nástroje pro detekci kybernetických bezpečnostních událostí a nástroj pro sběr a vyhodnocení kybernetických bezpečnostních událostí a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13768"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="13544"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13824"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="13600"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14599"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14655"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f) Specifikovat kryptografické prostředky a popsat možnosti jejich uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14599"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="14375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14655"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15089"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,241 +3233,241 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6674"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6979"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6979"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7035"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7035"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>a) Popsat obecně platný přístup k implementaci bezpečnostních opatření podle zákona č. 181/2014 Sb., o kybernetické bezpečnosti a o změně souvisejících zákonů, ve znění pozdějších předpisů (přístup na základě analýzy rizik, přiměřenosti)</w:t>
+        <w:t>a) Popsat obecně platný přístup k implementaci bezpečnostních opatření podle zákona č. 264/2025 Sb., o kybernetické bezpečnosti, ve znění pozdějších předpisů, (přístup na základě analýzy rizik, přiměřenosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6979"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="6979"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7035"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7035"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8035"/>
+        <w:framePr w:w="6710" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7811"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8091"/>
+        <w:framePr w:w="6658" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7867"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Vysvětlit princip kontinuálního zlepšování a plánování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8035"/>
+        <w:framePr w:w="3921" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7811"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8091"/>
+        <w:framePr w:w="3839" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7867"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8411"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8467"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8243"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>c) Dle konkrétního zadání vyjmenovat a popsat aplikaci alespoň pěti vhodných technických opatření podle vyhlášky č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat</w:t>
+        <w:t>c) Dle konkrétního zadání vyjmenovat a popsat aplikaci alespoň pěti vhodných technických opatření podle vyhlášky č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="1280" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8411"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="1153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8467"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8243"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9804"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9356"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3559,95 +3559,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13573" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13597" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="12893" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12917" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8866,2646 +8866,3224 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
-[...10 lines deleted...]
-        <w:t>k</w:t>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10769"/>
-[...10 lines deleted...]
-        <w:t>jednotlivým</w:t>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
-[...10 lines deleted...]
-        <w:t>způsobům</w:t>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="10769"/>
-[...16 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11004"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="11239"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>začátku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsahujícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>trvajícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>120</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aplikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="11710"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="11945"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12180"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11239"/>
-[...33 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11239"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přitom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="12415"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pravidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12651"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vygenerovány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velkého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="12665"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvářet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="12895"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13131"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11239"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11239"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11239"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11239"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uveden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="13145"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11239"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="13145"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="321" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úspěšné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>považuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="13611"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13841"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>180</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměřených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="14311"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11239"/>
-[...126 lines deleted...]
-          <w:rStyle w:val="C27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="14311"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybraných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14777"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>principů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zohledněním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="14791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15257"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...136 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="11710"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pojmech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>definicích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="15271"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="11710"/>
-[...469 lines deleted...]
-        <w:t>pravidla:</w:t>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="15271"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13121"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...187 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="13135"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kapacitní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plánování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="13135"/>
-[...951 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="14566"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="14566"/>
-[...401 lines deleted...]
-        <w:t>způsobilostí:</w:t>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10224" w:y="15521"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11597,7171 +12175,7834 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="10967" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="10132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="10967" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Začlenění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rizik</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vygenerování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>který</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10411" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zastoupením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblastí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3340"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>principů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zohledněním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3585"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3585"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="3585"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="3585"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="3585"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="3585"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3820"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pojmech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>definicích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="3834"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4069"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kapacitní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plánování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10224" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4314"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4549"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Začlenění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rizik</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="4564"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uzavřené,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pouze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jedna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Všechny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="4799"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5029"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodově</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="5029"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rovnocenné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5265"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plnili</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zcela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>daném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>termínu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>danou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="5500"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5730"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komisí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="5730"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mohou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="5730"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="5730"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="5730"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>najednou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="5730"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všichni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="5730"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5965"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="6201"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6436"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuálního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pohovoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>členů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazečem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyloučením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušeného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slyšel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="6681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6916"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>například</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odděleném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(místnosti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>takovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="6930"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7161"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaručeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="7161"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>individuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="7161"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="7161"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="7396"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7631"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Principy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opatření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákona</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7876"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="7876"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="7876"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="7876"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednoho zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="8111"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přednese</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpověď</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="8341"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8577"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1690" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="8812"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následujícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="9047"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9282"/>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pojmech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>definicích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="9297"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>náhodný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednoho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejprve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="9532"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prakticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nikoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>však</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8088" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10228" w:y="9762"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9993"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="9993"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obhájí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="9993"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="9993"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="9993"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10228"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k vybraným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilostem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritériím:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobilosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kapacitní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plánování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kybernetické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>·</w:t>
+        <w:t>ti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Orientace</w:t>
-[...13 lines deleted...]
-          <w:rStyle w:val="C31"/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10396" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvoří</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vylosuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výsledek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="10929"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postoupí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústnímu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="11159"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11394"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprávněna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="11629"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnotí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P42"/>
-[...433 lines deleted...]
-          <w:rStyle w:val="C31"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>důsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>došlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprostředně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrozí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="11860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>života</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>majetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>životního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdůvodnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předčasného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="12090"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="633" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výsledku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdykoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P42"/>
-[...25 lines deleted...]
-          <w:rStyle w:val="C31"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběhu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P42"/>
-[...4165 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="8677"/>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8677"/>
-[...2345 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11716"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12551"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="11716"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="12551"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18966,51 +20207,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky.</w:t>
+        <w:t>hodnotí uchazeče zvlášť pro každou odbornou způsobilost a výsledek zapisuje do Záznamu o průběhu a výsledku zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -19488,79 +20729,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="2082" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5932"/>
+        <w:framePr w:w="10766" w:h="1847" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5932"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5932"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6272"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6272"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19572,51 +20813,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů. Všichni členové komise musí být přítomni u zkoušky po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6272"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6272"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19628,51 +20869,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6272"/>
+        <w:framePr w:w="10766" w:h="1507" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6272"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19682,192 +20923,192 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="3681" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8006"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8006"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6272"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8553"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...26 lines deleted...]
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8788"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8553"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
+        <w:t>Vysokoškolské vzdělání magisterského stupně, vyškolení dle požadavků § 5 vyhlášky č. 409/2025 Sb., o bezpečnostních opatřeních poskytovatele regulované služby v režimu vyšších povinností, ve znění pozdějších předpisů, a nejméně 5 let prokázané odborné praxe v činnostech architekta kybernetické bezpečnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8788"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8553"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19879,107 +21120,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8788"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8553"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Vysokoškolské vzdělání magisterského stupně, vyškolení dle požadavků vyškolení dle požadavků § 7 a přílohy č. 6 vyhlášky č. 82/2018 Sb., o bezpečnostních opatřeních, kybernetických bezpečnostních incidentech, reaktivních opatřeních, náležitostech podání v oblasti kybernetické bezpečnosti a likvidaci dat, ve znění pozdějších předpisů (např. certifikace uvedené v příloze č. 6 vyhlášky) a nejméně 5 let prokázané odborné praxe v činnostech architekta kybernetické bezpečnosti.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost a praxi v povolání autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti a praxe v povolání v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8788"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8553"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19991,107 +21232,537 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8788"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8553"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost a praxi v povolání autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti a praxe v povolání v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Národní úřad pro kybernetickou a informační bezpečnost, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://nukib.gov.cz/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nukib.gov.cz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="3090" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11914"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11914"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2750" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12254"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Učebna odpovídající bezpečnostním a hygienickým předpisům, stoly, židle,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2750" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12254"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>psací potřeby, papír,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2750" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12254"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>soubor testových otázek a soubor 3 případových studií,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2750" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12254"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>stolní počítač nebo notebook (dostatečně výkonný natolik, aby zajistil plynulý provoz aplikací) s aktuálním operačním systémem, kancelářský software, internetové připojení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2750" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12254"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>dataprojektor, plátno, flip-chart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8788"/>
+        <w:framePr w:w="10766" w:h="2750" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12254"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20103,225 +21774,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3830" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8788"/>
+        <w:framePr w:w="10766" w:h="2750" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12254"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Národní úřad pro kybernetickou a informační bezpečnost, </w:t>
-[...107 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20413,830 +21976,228 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3560" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
-[...294 lines deleted...]
-        <w:t>dataprojektor, plátno, flip-chart.</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3220" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3220" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
-[...332 lines deleted...]
-        </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 9 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21363,219 +22324,107 @@
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P43"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Hodnoticí standard profesní kvalifikace připravila SR pro informační technologie a elektronické komunikace, ustavená a licencovaná pro tuto činnost HK ČR a SP ČR.</w:t>
-[...111 lines deleted...]
-        <w:t>Na tvorbě se dále podílely subjekty zastoupené v pracovní skupině:</w:t>
+        <w:t>Hodnoticí standard profesní kvalifikace připravil Národní pedagogický institut ČR ve spolupráci s Národní radou pro kvalifikace, Ministerstvem práce a sociálních věcí, Národním úřadem pro kybernetickou a informační bezpečnost  a odborníky z praxe z těchto subjektů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21590,51 +22439,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Network Security Monitoring Cluster, družstvo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21649,51 +22498,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AXENTA, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="1685" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21706,96 +22555,208 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihomoravský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Architekt/architektka kybernetické bezpečnosti, 13.6.2026 8:40:04</w:t>
+        <w:t>Architekt/architektka kybernetické bezpečnosti, 28.7.2026 10:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7730C764"/>
+    <w:nsid w:val="7C10CE0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21881,51 +22842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41B9CCE6"/>
+    <w:nsid w:val="3CBCEE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22011,51 +22972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="700C775C"/>
+    <w:nsid w:val="4571A8B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22141,51 +23102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6327CAB8"/>
+    <w:nsid w:val="0E6CFACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23120,82 +24081,82 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C27">
     <w:name w:val="CharacterStyle23"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C28">
     <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-[...1 lines deleted...]
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C30">
     <w:name w:val="CharacterStyle26"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C31">
     <w:name w:val="CharacterStyle27"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C32">