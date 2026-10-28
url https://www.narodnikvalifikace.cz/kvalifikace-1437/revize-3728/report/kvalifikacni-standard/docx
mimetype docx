--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73C8CA20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73C8CA20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73C8CA20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R82801E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR82801E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR82801E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:11:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,884 +3184,884 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5403"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5417"/>
-[...10 lines deleted...]
-        <w:t>•nůžky</w:t>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5417"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5652"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5667"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5667"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5667"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>efilační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="5667"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5902"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5916"/>
-[...10 lines deleted...]
-        <w:t>•seřezávač</w:t>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5916"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seřezávač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6151"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6166"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6166"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6166"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žiletková</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6166"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břitva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6401"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6415"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6415"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6415"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dámské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="6415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6651"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6665"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6665"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pánský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="6665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřeben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6900"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6915"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6915"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6915"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hřeben</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="6915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="6915"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="6915"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špičkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7150"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7164"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="7164"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7164"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oboustranný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="7164"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7399"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7414"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="7414"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7414"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kulaté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="7414"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="7414"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="7414"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7414"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="7414"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>foukanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7649"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7663"/>
-[...10 lines deleted...]
-        <w:t>•pinety</w:t>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7663"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pinety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7899"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7913"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7913"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7913"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>natáčky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="7913"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="7913"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7913"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="7913"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="7913"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ondulaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8148"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8163"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8163"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8163"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skřipce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="8163"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sponky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="8163"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="8163"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlásničky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="8163"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="8163"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8398"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8412"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="8412"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8412"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ozdoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="8412"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>společenského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="8412"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8412"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8647"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8662"/>
-[...10 lines deleted...]
-        <w:t>•příčesek</w:t>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8662"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příčesek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8897"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8911"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblečení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="8911"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="8911"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7972,51 +7972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:11:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11692,51 +11692,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:11:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12209,51 +12209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:11:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>