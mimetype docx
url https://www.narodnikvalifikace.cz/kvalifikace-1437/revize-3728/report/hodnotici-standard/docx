--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74AF994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74AF994" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74AF994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5469950D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5469950D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5469950D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7363,884 +7363,884 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5403"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5417"/>
-[...10 lines deleted...]
-        <w:t>•nůžky</w:t>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5652"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5667"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5667"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>efilační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="5667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5902"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5916"/>
-[...10 lines deleted...]
-        <w:t>•seřezávač</w:t>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5916"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seřezávač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6151"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6166"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6166"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6166"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žiletková</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břitva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6401"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6415"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6415"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6415"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dámské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="6415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6665"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6665"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6665"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pánský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="6665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřeben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6900"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6915"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6915"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6915"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hřeben</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="6915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="6915"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="6915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špičkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7150"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7164"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="7164"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7164"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oboustranný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="7164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7399"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7414"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="7414"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7414"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kulaté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="7414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="7414"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="7414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7414"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="7414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>foukanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7649"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7663"/>
-[...10 lines deleted...]
-        <w:t>•pinety</w:t>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7663"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pinety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7899"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7913"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7913"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>natáčky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="7913"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="7913"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7913"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="7913"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="7913"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ondulaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8148"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8163"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8163"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8163"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skřipce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="8163"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sponky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="8163"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="8163"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlásničky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="8163"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="8163"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8398"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8412"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="8412"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8412"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ozdoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="8412"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>společenského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="8412"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8412"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8647"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8662"/>
-[...10 lines deleted...]
-        <w:t>•příčesek</w:t>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8662"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příčesek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8897"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8911"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblečení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="8911"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="8911"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16595,51 +16595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16905,51 +16905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory schválené pro provozování kadeřnických služeb nebo v případě realizace zkoušky ve škole - provozovna odborného výcviku.</w:t>
+        <w:t>Prostory schválené pro provozování kadeřnických služeb nebo v případě realizace zkoušky ve škole - provozovna odborného výcviku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16964,51 +16964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s připojením na internet.</w:t>
+        <w:t>PC s připojením na internet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17023,51 +17023,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provozní řád, ceník služeb, kadeřnický blok dámský, kadeřnický blok pánský, záznam evidence tržeb, záznam evidence materiálu, nabídka dodavatele materiálu (lze použít internet).</w:t>
+        <w:t>Provozní řád, ceník služeb, kadeřnický blok dámský, kadeřnický blok pánský, záznam evidence tržeb, záznam evidence materiálu, nabídka dodavatele materiálu (lze použít internet).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17082,51 +17082,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení provozovny: kadeřnická obsluha, pánské kadeřnické křeslo, dámské kadeřnické křeslo, mycí box.</w:t>
+        <w:t>Vybavení provozovny: kadeřnická obsluha, pánské kadeřnické křeslo, dámské kadeřnické křeslo, mycí box.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17141,51 +17141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístroje a pomůcky: sušicí helma, žehlička, krepovačka, kulma, stříhací strojek, digitální váha, natáčky na chemickou preparaci, odměrka, vzorník barev, ručníky, pláštěnka na stříhání, zástěra na barvení, jednorázová pláštěnka na barvení, miska a štětec na barvení, folie na melírování</w:t>
+        <w:t>Přístroje a pomůcky: sušicí helma, žehlička, krepovačka, kulma, stříhací strojek, digitální váha, natáčky na chemickou preparaci, odměrka, vzorník barev, ručníky, pláštěnka na stříhání, zástěra na barvení, jednorázová pláštěnka na barvení, miska a štětec na barvení, folie na melírování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17200,51 +17200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fén</w:t>
+        <w:t>Fén</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17259,51 +17259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Barvicí, odbarvovací a melírovací přípravky</w:t>
+        <w:t>Barvicí, odbarvovací a melírovací přípravky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17318,51 +17318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Preparační roztoky</w:t>
+        <w:t>Preparační roztoky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17377,51 +17377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Stylingové přípravky </w:t>
+        <w:t xml:space="preserve">Stylingové přípravky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17436,51 +17436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přípravky na mytí a regeneraci vlasů</w:t>
+        <w:t>Přípravky na mytí a regeneraci vlasů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5155" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9897"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:16</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:17</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 13.9.2026 18:01:17</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.10.2026 23:12:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="180C92CF"/>
+    <w:nsid w:val="19665DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="679EB38D"/>
+    <w:nsid w:val="433A5F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="760C4AC5"/>
+    <w:nsid w:val="4205A578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>