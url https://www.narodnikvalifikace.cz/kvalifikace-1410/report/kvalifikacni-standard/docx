--- v4 (2026-07-28)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F4D4EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F4D4EAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F4D4EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8AE76C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8AE76C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8AE76C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.7.2026 11:41:48</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9020,51 +9020,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.7.2026 11:41:48</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17806,51 +17806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.7.2026 11:41:48</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18313,51 +18313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.7.2026 11:41:48</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.7.2026 11:41:48</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>