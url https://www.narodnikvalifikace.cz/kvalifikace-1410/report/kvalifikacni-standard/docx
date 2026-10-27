--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8AE76C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8AE76C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8AE76C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67C29F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67C29F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67C29F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.10.2026 1:17:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2872,272 +2872,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přinese:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5167"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="5182"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="5182"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oděv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5417"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5431"/>
-[...10 lines deleted...]
-        <w:t>•obuv</w:t>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5431"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obuv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5667"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5681"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5681"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5681"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="5681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="5681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="5681"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="5681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="5681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="5681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="5681"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="5681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="5681"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="5681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(metodický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="5681"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="5681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopis)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5916"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8805,266 +8805,266 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15295"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15295"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="15295"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="15295"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="15295"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlit:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="15545"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15545"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obecné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fyziologické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="15545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="15545"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="15545"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonitosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="15545"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.10.2026 1:17:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9193,408 +9193,408 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="2173"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biomechaniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="2173"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svalů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="2173"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="308" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="2423"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="2423"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybech,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="2423"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="2423"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="2423"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="2423"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="2423"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>během</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="2423"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="2423"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="2423"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="2423"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="2423"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10995,527 +10995,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4765"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4765"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4765"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="4765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="4765"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="4765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokázat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="4765"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="4765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="4765"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="4765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="4765"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="4765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="4765"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="4765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>diagnostických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="4765"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="4765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5001"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5015"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="5015"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5015"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poměr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="5015"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="5015"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pasivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="5015"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hmoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="5015"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="5015"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="5015"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Body,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="5015"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tanita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="5015"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5250"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5265"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="5265"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5265"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>významu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="5265"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="5265"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="5265"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tělních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="5265"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tekutin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5500"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5514"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="5514"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5514"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bazální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metabolismus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11709,272 +11709,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6220"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6234"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6234"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6234"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="6234"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="6234"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="6234"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="6234"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="6234"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="6234"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(metodický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="6234"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopis)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="6234"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="6234"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(volitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="6234"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="6234"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="6234"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12389,680 +12389,680 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6930"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6945"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6945"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6945"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="6945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="6945"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="6945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7180"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7194"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7194"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7194"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jméno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7194"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7429"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7444"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="7444"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7444"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdůvodnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="7444"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="7444"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="7444"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="7444"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="7444"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="7444"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="7444"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="2079" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="7444"/>
+        <w:framePr w:w="2079" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="7444"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivce/skupinu/tým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7679"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7693"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1623" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="7693"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7693"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1623" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="7693"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičence/cvičenců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="7693"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="7693"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="7693"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="7693"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="7693"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="7693"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="7693"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="7693"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohlaví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7929"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="289" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7943"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="7943"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7943"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cíl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="7943"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8178"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8193"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="8193"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8193"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>specifických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="8193"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="8193"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="8193"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="8193"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvoj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="8193"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rychlostních,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="8193"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytrvalostních,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="8193"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="8193"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="8193"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obratnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="8193"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10598" w:y="8193"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10526" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13256,1173 +13256,1173 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tréninku)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="8673"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8673"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8908"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="8922"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="8922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="8922"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="8922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="8922"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="8922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8922"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="8922"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="8922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9157"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="9172"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>délku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="9172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9172"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="9172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="9421"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="9421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="9421"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="9421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="9421"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="9421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9671"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozdělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="9671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="9671"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="9671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="9671"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="9671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="9671"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="9671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="9671"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="9671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="9921"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="9921"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="9921"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="9921"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="9921"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="9921"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="9921"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="9921"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10170"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10170"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="10170"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="10170"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="10170"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="10170"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="10170"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="10170"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="10170"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="10170"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="10170"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="10170"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10405"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10420"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10420"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10420"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Připravený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="10420"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="10420"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="10420"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentován</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="10420"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="10420"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="10420"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="10420"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="10420"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="10420"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="10420"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="10420"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="10420"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="10420"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="10420"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využije</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="10420"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hudební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14854,289 +14854,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11356"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11370"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="11370"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11370"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nevztahuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="11370"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="11370"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="11370"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="11370"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="11370"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(metodickému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="11370"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopisu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="11370"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zkoušející</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="11370"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="11370"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="11370"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="11370"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="11370"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="11370"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15517,289 +15517,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>j)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12306"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12321"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="12321"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12321"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="12321"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="12321"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="12321"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="12321"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="12321"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="12321"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="12321"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="12321"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="12321"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="12321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="12321"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodickém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="12321"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10204" w:y="12321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10137" w:y="12321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15874,731 +15874,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12786"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12801"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="12801"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12801"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="12801"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="12801"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="12801"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="12801"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="12801"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="12801"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="12801"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="12801"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="12801"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cviky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="12801"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="12801"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="12801"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pouze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8788" w:y="12801"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informativně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="12801"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9864" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="12801"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>menším</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>menším</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="13031"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tak,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="13031"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="13031"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bylo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="13031"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jasné,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="13031"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="13031"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="13031"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>součástí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="13031"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="13031"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13266"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13281"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13281"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13281"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="13281"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="13281"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="13281"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="13281"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="13281"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="13281"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="13281"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13281"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="13281"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="13281"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="13281"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušející.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13516"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16724,629 +16724,629 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14001"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14001"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14001"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14001"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="14001"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="14001"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvést:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14236"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14250"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="14250"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14250"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zjištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="14250"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeb,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="14250"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="14250"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motivace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="14250"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14250"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="14250"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="14250"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="14250"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="14250"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14485"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14500"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="14500"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14500"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="14500"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>probíhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="14500"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="14500"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="14500"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="14500"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="14500"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="14500"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="14500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14735"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="442" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14749"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="14749"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14749"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jaký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>diagnostický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="14749"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="14749"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="14749"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="14749"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zjištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="14749"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="14749"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="14749"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zjištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="14749"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="14749"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="14749"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kolik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="14749"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>času,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="14749"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="14749"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -17506,351 +17506,351 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15685"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15700"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15700"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15700"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="15700"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="15700"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="15700"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="15700"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="15700"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="15700"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="15700"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíců,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="15700"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="15700"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>součástí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="15700"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="15700"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="15700"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="15700"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9926" w:y="15700"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="15700"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="15700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.10.2026 1:17:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18313,51 +18313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.10.2026 1:17:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 11.9.2026 18:33:57</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.10.2026 1:17:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>