--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BCB8B32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BCB8B32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BCB8B32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R112B199F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR112B199F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR112B199F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 14.9.2026 8:54:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 14.9.2026 8:54:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 14.9.2026 8:54:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 14.9.2026 8:54:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,79 +4590,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="5774" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4674,51 +4674,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4733,51 +4733,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na informační technologie nebo strojírenství nebo programování strojního zařízení nebo těžbu a zpracování kamene a alespoň 5 let odborné praxe v obsluze programově řízených strojů nebo linek v kamenické výrobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4792,51 +4792,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti informační technologie nebo strojírenství nebo programování strojního zařízení nebo těžbu a zpracování kamene a alespoň 5 let odborné praxe v obsluze programově řízených strojů nebo linek v kamenické výrobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4851,51 +4851,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na informační technologie nebo strojírenství nebo programování strojního zařízení nebo těžbu a zpracování kamene a alespoň 5 let odborné praxe v obsluze programově řízených strojů nebo linek v kamenické výrobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4907,275 +4907,275 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7775" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5185,231 +5185,63 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...166 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 14.9.2026 8:54:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6348,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 14.9.2026 8:54:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +6865,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 14.9.2026 8:54:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33568CFA"/>
+    <w:nsid w:val="46800943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="273523E6"/>
+    <w:nsid w:val="593B084B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1068E690"/>
+    <w:nsid w:val="67256A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>