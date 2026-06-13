--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R295ED807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR295ED807" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR295ED807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FC5586E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FC5586E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FC5586E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 28.4.2026 23:09:00</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 13.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3059EDF8"/>
+    <w:nsid w:val="4DA3FE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28F9CCD5"/>
+    <w:nsid w:val="73EB444D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>