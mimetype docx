--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32D679EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32D679EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32D679EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R392E2C96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR392E2C96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR392E2C96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.4.2026 21:19:22</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="285CD58D"/>
+    <w:nsid w:val="2708CDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62E7524B"/>
+    <w:nsid w:val="50169EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>