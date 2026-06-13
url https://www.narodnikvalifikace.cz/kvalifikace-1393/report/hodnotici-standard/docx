--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R392E2C96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR392E2C96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR392E2C96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77E456C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77E456C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77E456C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 7:02:57</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2708CDFB"/>
+    <w:nsid w:val="585F1B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50169EF7"/>
+    <w:nsid w:val="6D9CB809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>