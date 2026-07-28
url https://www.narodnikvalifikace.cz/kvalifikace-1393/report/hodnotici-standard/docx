--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77E456C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77E456C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77E456C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178F1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178F1920" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178F1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 13.6.2026 9:01:33</w:t>
+        <w:t>Rybářský technik / rybářská technička pro intenzivní chov ryb, 28.7.2026 10:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="585F1B55"/>
+    <w:nsid w:val="0EA71B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D9CB809"/>
+    <w:nsid w:val="0DB639DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>