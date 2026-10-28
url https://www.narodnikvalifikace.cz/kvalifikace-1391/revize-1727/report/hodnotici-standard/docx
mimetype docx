--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R652E431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR652E431" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR652E431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DBEF311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DBEF311" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DBEF311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3673,51 +3673,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5647,51 +5647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6577,51 +6577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9436" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6636,51 +6636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9436" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6877,51 +6877,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7093,51 +7093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Travnaté plochy v rovině i na svazích, volné plochy pro založení trávníků v rovině i na svazích</w:t>
+        <w:t>Travnaté plochy v rovině i na svazích, volné plochy pro založení trávníků v rovině i na svazích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7152,51 +7152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mechanizační prostředky pro zpracování půdy (traktor, jedno a dvouosý malotraktor s čelní radlicí, rotační kypřiče, kombinátory, válce, zavlažovací systém), nakladač substrátu</w:t>
+        <w:t>Mechanizační prostředky pro zpracování půdy (traktor, jedno a dvouosý malotraktor s čelní radlicí, rotační kypřiče, kombinátory, válce, zavlažovací systém), nakladač substrátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7211,51 +7211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mechanizační prostředky pro zakládání travnatých ploch - secí stroje</w:t>
+        <w:t>Mechanizační prostředky pro zakládání travnatých ploch - secí stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7270,51 +7270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mechanizační prostředky pro ošetřování travnatých ploch (sekačky, zádový postřikovač, vertikutátor, chemické látky proti plevelům, rozmetadla průmyslových hnojiv)</w:t>
+        <w:t>Mechanizační prostředky pro ošetřování travnatých ploch (sekačky, zádový postřikovač, vertikutátor, chemické látky proti plevelům, rozmetadla průmyslových hnojiv)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7329,51 +7329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorkovač pro odběr půdních vzorků</w:t>
+        <w:t>Vzorkovač pro odběr půdních vzorků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7388,51 +7388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Substráty, hnojiva, hala pro uskladnění strojů</w:t>
+        <w:t>Substráty, hnojiva, hala pro uskladnění strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7447,51 +7447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční nářadí na zpracování půdy a ošetřování trávníků (rýč, motyka, hrábě, švédské hrábě, vypichovák plevelů, ruční válec, vytyčovací kolíky, motouz, pomůcky pro ukotvení rohoží ve svazích)</w:t>
+        <w:t>Ruční nářadí na zpracování půdy a ošetřování trávníků (rýč, motyka, hrábě, švédské hrábě, vypichovák plevelů, ruční válec, vytyčovací kolíky, motouz, pomůcky pro ukotvení rohoží ve svazích)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7506,51 +7506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jutové a kokosové rohože pro zakládání travnatých ploch na svazích</w:t>
+        <w:t>Jutové a kokosové rohože pro zakládání travnatých ploch na svazích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7565,51 +7565,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Travní osivo, osivo pro založení květnaté louky, předpěstovaný travnatý koberec pro založení trávníku</w:t>
+        <w:t>Travní osivo, osivo pro založení květnaté louky, předpěstovaný travnatý koberec pro založení trávníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7860,51 +7860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8489,84 +8489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro zakládání travnatých ploch, 13.9.2026 18:44:40</w:t>
+        <w:t>Pracovník pro zakládání travnatých ploch, 29.10.2026 0:52:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D498626"/>
+    <w:nsid w:val="2FF85A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8652,51 +8652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA4D450"/>
+    <w:nsid w:val="30D24845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8782,51 +8782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36068143"/>
+    <w:nsid w:val="0C8B2587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>