--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C3C40FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C3C40FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C3C40FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17C611B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17C611B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17C611B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 29.4.2026 1:35:19</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="190EE353"/>
+    <w:nsid w:val="638C8F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F282A5D"/>
+    <w:nsid w:val="5E5C0190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>