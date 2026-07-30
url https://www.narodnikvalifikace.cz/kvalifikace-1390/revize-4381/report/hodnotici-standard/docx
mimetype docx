--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17C611B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17C611B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17C611B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24D0F88C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24D0F88C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24D0F88C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 13.6.2026 14:05:15</w:t>
+        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="638C8F4F"/>
+    <w:nsid w:val="725B7914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E5C0190"/>
+    <w:nsid w:val="026659D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>