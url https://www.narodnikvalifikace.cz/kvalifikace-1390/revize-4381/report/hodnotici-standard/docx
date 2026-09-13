--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24D0F88C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24D0F88C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24D0F88C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10C4BC59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10C4BC59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10C4BC59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 30.7.2026 7:28:06</w:t>
+        <w:t>Technik květinář / technička květinářka, 13.9.2026 18:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="725B7914"/>
+    <w:nsid w:val="61ED38CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="026659D1"/>
+    <w:nsid w:val="54609142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>