--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F79671C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F79671C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F79671C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R551776E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR551776E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR551776E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1460,51 +1460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2755,51 +2755,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3672,51 +3672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5324,289 +5324,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4937"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4951"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="4951"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdravotní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilost,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="4951"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="4951"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>netrpí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="4951"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="4951"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vážnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="4951"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>duševní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="4951"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="4951"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="4951"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vážnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="4951"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="4951"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="4951"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úporné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="4951"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bolesti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="4951"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6395,289 +6395,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6123"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6123"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6123"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotnický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="6123"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kurz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="6123"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="6123"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="6123"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="6123"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>první</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="6123"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="6123"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="6123"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="6123"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="6123"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="6123"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="6123"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodin,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="6123"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6718,306 +6718,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcí“;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6588"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6603"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6603"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čestného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="6603"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prohlášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="6603"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="6603"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doložen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="6603"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seznam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="6603"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splutých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="6603"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="6603"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úseků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="6603"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="6603"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="6603"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="6603"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="6603"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="6603"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10411" w:y="6603"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10344" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>km</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8282,323 +8282,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8724"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8724"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8724"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="8724"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="8724"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8724"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodácké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="8724"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="8724"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="8724"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="8724"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="8724"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="8724"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="8724"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="8724"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="8724"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="8724"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="8724"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tocích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="8724"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úrovně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8775,85 +8775,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9204"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="9204"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9204"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="9204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9204"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="9204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9439"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10271,561 +10271,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poplatku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11307"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11321"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="11321"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="11321"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="11321"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="11321"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="11321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="11321"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="11321"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="11321"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A4,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="11321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="11321"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="11321"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="11321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="11321"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normostrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="11321"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11556"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11571"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11571"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="11571"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="11571"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="11571"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="11571"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="11571"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="11571"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="11571"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="11571"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="11571"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="11571"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="11571"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="11571"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="11571"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9744" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11801"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11172,255 +11172,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12267"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12281"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="12281"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Připravený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12281"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="12281"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="12281"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="12281"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="12281"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhajován</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="12281"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="12281"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="12281"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="12281"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="12281"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="12281"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12516"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11580,221 +11580,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12987"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13001"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="13001"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13001"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vztahuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="13001"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="13001"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="13001"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodácké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="13001"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="13001"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="13001"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="13001"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="13001"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodácké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="13001"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13236"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11954,187 +11954,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13707"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13721"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="13721"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13721"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záběry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="13721"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="13721"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vpřed,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="13721"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontra,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="13721"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přitahování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="13721"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>široké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="13721"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záběry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="13721"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="13721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náklony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13956"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12396,136 +12396,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14441"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="14441"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14441"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="14441"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="14441"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="14441"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="14441"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13240,51 +13240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13413,306 +13413,306 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="2173"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="2173"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="2173"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="2173"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="2173"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabývající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="2173"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="2173"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="2173"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="2173"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="2173"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splouvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10161" w:y="2173"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10497" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10425" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17986,255 +17986,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyžaduje:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8951"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8965"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="8965"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>figuranta(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="8965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="8965"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="8965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="8965"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="8965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9201"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9215"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="9215"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9215"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>figurant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9215"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přesně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="9215"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkazy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="9215"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="9215"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="9215"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="9215"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepomáhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9450"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18496,527 +18496,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9935"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9935"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9935"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9935"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úseku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="9935"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="9935"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="9935"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obtížnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="9935"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>WW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="9935"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="9935"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="9935"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="9935"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="9935"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="9935"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="9935"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vratného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="9935"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="9935"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>napříč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="9935"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="9935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řekou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10185"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10185"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10185"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10185"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="10185"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="10185"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="10185"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naplavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="10185"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="10185"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="10185"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="10185"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vratných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="10185"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="10185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10420"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19278,374 +19278,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10890"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10905"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="10905"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10905"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hod</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="10905"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="10905"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smotaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="10905"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="10905"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pytlíkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="10905"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="10905"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lanem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="10905"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="10905"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="10905"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10905"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="10905"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="10905"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="10905"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="10905"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="10905"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="10905"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="10905"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="10905"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtverce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11135"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19771,119 +19771,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11370"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11385"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11385"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="11385"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="11385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="11385"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="11385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="11385"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="11385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokusy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11620"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20145,374 +20145,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12090"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12105"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="12105"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12105"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hod</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="12105"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="12105"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozmotaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="12105"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="12105"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pytlíkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="12105"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="12105"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lanem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="12105"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="12105"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="12105"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="12105"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="12105"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="12105"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="12105"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="12105"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="12105"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="12105"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="12105"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="12105"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtverce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20638,119 +20638,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12585"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12585"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12585"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12585"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="12585"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="12585"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="12585"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="12585"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="12585"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="12585"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokusy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12820"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21012,357 +21012,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13290"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13305"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13305"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13305"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stojí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="13305"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="13305"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="13305"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="13305"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="13305"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pytlíkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="13305"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="13305"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="13305"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="13305"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="13305"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nohou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="13305"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="13305"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úrovni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="13305"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="13305"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="13305"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="13305"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figurant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10276" w:y="13305"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10209" w:y="13305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skočí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21845,340 +21845,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14255"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14255"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="14255"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nájezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="14255"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="14255"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figurantovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="14255"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="14255"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="14255"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="14255"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="14255"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="14255"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="14255"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="14255"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úseku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="14255"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="14255"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="14255"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Toto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="14255"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10420" w:y="14255"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10353" w:y="14255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22763,153 +22763,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>j)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15191"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15205"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="15205"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15205"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Typ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="15205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lodi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="15205"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="15205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="15205"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="15205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="15205"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="15205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="15205"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="15205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="15205"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="15205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15441"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23165,51 +23165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23338,187 +23338,187 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="2173"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="2173"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="2173"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="2173"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="2173"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="2173"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(komplexního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23831,255 +23831,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyžaduje:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="3124"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>figuranta(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="3124"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="3124"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="3373"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>figurant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3373"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přesně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="3373"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkazy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="3373"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="3373"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="3373"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="3373"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepomáhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24443,544 +24443,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>III:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4324"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4324"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Figurant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>simuluje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="4324"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="4324"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="4324"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="4324"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="4324"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="4324"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="4324"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="4324"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upoután</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="4324"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="4324"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="4324"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pytlíku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="4324"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="4324"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachraňovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4789"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4804"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="4804"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úsek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="4804"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="4804"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4804"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="4804"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="4804"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komise,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="4804"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="4804"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="4804"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="4804"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úseku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="4804"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="4804"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5039"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25208,255 +25208,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyžaduje:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5509"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5524"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="5524"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5524"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>figuranta(y)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="5524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="5524"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="5524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="5524"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="5524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5759"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5773"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="5773"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5773"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>figurant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="5773"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přesně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="5773"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkazy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="5773"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="5773"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="5773"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="5773"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepomáhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25548,697 +25548,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6479"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6493"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="6493"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="6493"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="6493"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="6493"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="6493"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="6493"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="6493"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lodi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="6493"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="6493"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="6493"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>C1,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="6493"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="6493"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="6493"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoumístné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="6493"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lodi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="6493"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>C2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="6493"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="6493"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>R2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6729"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6743"/>
-[...16 lines deleted...]
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="772" w:y="6743"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6743"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>C2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="6743"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="6743"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>R2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="6743"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="6743"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="6743"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="6743"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posádky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="6743"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvořit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="6743"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figurant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="6743"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="6743"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="6743"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="6743"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="6743"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>C2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="6743"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="6743"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>R2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="6743"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="6743"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26738,323 +26738,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7909"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7924"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="7924"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7924"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="7924"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7924"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pádlující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="7924"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posádkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="7924"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvořenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="7924"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="7924"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>raftu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="7924"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7924"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtyřmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="7924"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="7924"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="7924"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="7924"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>R2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="7924"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="7924"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>C2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="7924"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="7924"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27350,357 +27350,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záběry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8620"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8634"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8634"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8634"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150ti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="8634"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="8634"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úseku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8634"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obtížnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="8634"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>WW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="8634"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="8634"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="8634"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="8634"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nájezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="8634"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="8634"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="8634"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="8634"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="8634"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>definovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="8634"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vratných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="8634"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9388" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="8634"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10070" w:y="8634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27894,306 +27894,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>traverz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9100"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9114"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9114"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9114"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9114"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9114"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9114"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="9114"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>najetí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="9114"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="9114"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="9114"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="9114"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vratných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="9114"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="9114"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="9114"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přejezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="9114"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="9114"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="9114"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="9114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>traverz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -28336,391 +28336,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9820"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9834"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="9834"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="9834"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150ti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="9834"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9834"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úseku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9834"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obtížnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="9834"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>WW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9834"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="9834"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="9834"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="9834"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="9834"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="9834"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9834"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>C1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="9834"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nájezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="9834"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="9834"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="9834"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="9834"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="9834"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>definovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="9834"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vratných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -28965,306 +28965,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10300"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10314"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10314"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10314"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="10314"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="10314"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="10314"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projetí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10314"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="10314"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="10314"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vratných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="10314"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="10314"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="10314"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přejezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="10314"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="10314"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="10314"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>eskymácký</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="10314"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="10314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10549"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29407,357 +29407,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11020"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11034"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="11034"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doplavat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="11034"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klidné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="11034"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="11034"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="11034"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="11034"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="11034"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="11034"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>raftu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="11034"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="11034"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>raft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="11034"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="11034"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posádky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="11034"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="11034"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="11034"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzhůru,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="11034"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="11034"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10152" w:y="11034"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10080" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>raft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -30162,51 +30162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30720,51 +30720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -30779,51 +30779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -31089,51 +31089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vodní klidná plocha min. 1000 m</w:t>
+        <w:t>vodní klidná plocha min. 1000 m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
@@ -31166,51 +31166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tekoucí voda (umělý či přírodní vodní kanál) s parametry obtížnosti minimálně WW III a délkou 150 m</w:t>
+        <w:t>tekoucí voda (umělý či přírodní vodní kanál) s parametry obtížnosti minimálně WW III a délkou 150 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31225,51 +31225,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory pro teoretickou část zkoušky – učebna s odpovídajícím počtem míst k sezení a stoly</w:t>
+        <w:t>vhodné prostory pro teoretickou část zkoušky – učebna s odpovídajícím počtem míst k sezení a stoly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31284,51 +31284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•notebook, projekční technika, flipchart, tiskárna</w:t>
+        <w:t>notebook, projekční technika, flipchart, tiskárna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31343,51 +31343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•2-5 dalších pověřených osob (figurantů)</w:t>
+        <w:t>2-5 dalších pověřených osob (figurantů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31402,51 +31402,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nafukovací samovylévací vícekomorový symetrický raft vč. pádel (min. délka 4 m, nosnost min. 400 kg)</w:t>
+        <w:t>nafukovací samovylévací vícekomorový symetrický raft vč. pádel (min. délka 4 m, nosnost min. 400 kg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31461,51 +31461,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kanoe R2 nebo C2 včetně příslušenství</w:t>
+        <w:t>kanoe R2 nebo C2 včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31520,51 +31520,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kajak K1 nebo kánoe C1 včetně příslušenství</w:t>
+        <w:t>kajak K1 nebo kánoe C1 včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31579,51 +31579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•házecí pytlík s lanem délka minimálně 20 m (min. 5 ks)</w:t>
+        <w:t>házecí pytlík s lanem délka minimálně 20 m (min. 5 ks)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31638,51 +31638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lezecký materiál pro práci a záchranu ve vodním prostředí (lana, smyce, karabiny, kladky, prusíky)</w:t>
+        <w:t>lezecký materiál pro práci a záchranu ve vodním prostředí (lana, smyce, karabiny, kladky, prusíky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31697,51 +31697,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plovací vesta vhodná pro vodní záchranu</w:t>
+        <w:t>plovací vesta vhodná pro vodní záchranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31756,51 +31756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vodácká helma vhodná pro vodní záchranu</w:t>
+        <w:t>vodácká helma vhodná pro vodní záchranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31815,51 +31815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•standardizovaně vybavená mobilní lékárnička určená pro poskytování první pomoci, vodotěsná či v obalu</w:t>
+        <w:t>standardizovaně vybavená mobilní lékárnička určená pro poskytování první pomoci, vodotěsná či v obalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31874,51 +31874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nůž určený pro manipulaci ve vodním prostředí s pouzdrem</w:t>
+        <w:t>nůž určený pro manipulaci ve vodním prostředí s pouzdrem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31933,51 +31933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•termofolie (2 kusy)</w:t>
+        <w:t>termofolie (2 kusy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5246" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10377"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -32062,51 +32062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32375,51 +32375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32892,84 +32892,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola tělesné výchovy a sportu PALESTRA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 24.8.2026 2:16:50</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 23.10.2026 5:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B6997D4"/>
+    <w:nsid w:val="5D723698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33055,51 +33055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB346E4"/>
+    <w:nsid w:val="29E92E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33185,51 +33185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B90A4C8"/>
+    <w:nsid w:val="009A74DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>