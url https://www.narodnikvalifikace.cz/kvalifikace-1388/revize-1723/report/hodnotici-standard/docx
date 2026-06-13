--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C446CA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C446CA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C446CA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E560C3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E560C3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E560C3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2316,51 +2316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2875,51 +2875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4437,51 +4437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,84 +7454,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 29.4.2026 0:18:20</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60DEC61C"/>
+    <w:nsid w:val="4644F1F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7617,51 +7617,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="742F5D46"/>
+    <w:nsid w:val="5AF7C770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7747,51 +7747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D8A0AFE"/>
+    <w:nsid w:val="65574B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>