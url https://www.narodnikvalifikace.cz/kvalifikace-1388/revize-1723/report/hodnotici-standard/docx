--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E560C3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E560C3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E560C3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A47D854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A47D854" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A47D854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2316,51 +2316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2875,51 +2875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4437,51 +4437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7454,84 +7454,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 11:21:53</w:t>
+        <w:t>Tiskař textilií na digitálních tiskacích strojích, 13.6.2026 13:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4644F1F7"/>
+    <w:nsid w:val="38A7D970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7617,51 +7617,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AF7C770"/>
+    <w:nsid w:val="08CB0485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7747,51 +7747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65574B40"/>
+    <w:nsid w:val="55704EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>