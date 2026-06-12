--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B449FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B449FD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B449FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CDB4195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CDB4195" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CDB4195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.4.2026 15:14:47</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 12.6.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. máje  540, 73961 Třinec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.4.2026 15:14:47</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 12.6.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2447,51 +2447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Maiselova 59/5, 11000 Praha 1 - Josefov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.4.2026 15:14:47</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 12.6.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>