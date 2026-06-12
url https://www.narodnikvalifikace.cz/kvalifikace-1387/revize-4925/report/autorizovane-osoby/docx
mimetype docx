--- v1 (2026-06-12)
+++ v2 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CDB4195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CDB4195" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CDB4195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R641C54E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR641C54E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR641C54E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 12.6.2026 22:31:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 13.6.2026 0:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. máje  540, 73961 Třinec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 12.6.2026 22:31:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 13.6.2026 0:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2447,51 +2447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Maiselova 59/5, 11000 Praha 1 - Josefov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 12.6.2026 22:31:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 13.6.2026 0:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>