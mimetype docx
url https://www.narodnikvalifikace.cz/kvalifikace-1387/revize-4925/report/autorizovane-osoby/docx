--- v2 (2026-06-12)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R641C54E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR641C54E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR641C54E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E3CCE59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E3CCE59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E3CCE59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 13.6.2026 0:00:56</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.7.2026 4:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. máje  540, 73961 Třinec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 13.6.2026 0:00:56</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.7.2026 4:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2295,203 +2295,257 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>VRK Prague Company, s.r.o.</w:t>
+        <w:t>UniMFA, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Třebohostická 3069/14, 10000 Praha 10</w:t>
+        <w:t xml:space="preserve">náměstí I. P. Pavlova  1785/3, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vysoká škola finanční  a správní, a. s.</w:t>
+        <w:t>VRK Prague Company, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Estonská 500/3, 10100 Praha 10 - Vršovice</w:t>
+        <w:t>Třebohostická 3069/14, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Y&amp;T Luxury Property Prague Czech Republic, s.r.o.</w:t>
+        <w:t xml:space="preserve">Vysoká škola finanční  a správní, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Estonská 500/3, 10100 Praha 10 - Vršovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Y&amp;T Luxury Property Prague Czech Republic, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Maiselova 59/5, 11000 Praha 1 - Josefov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 13.6.2026 0:00:56</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.7.2026 4:42:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>