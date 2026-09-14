--- v3 (2026-07-28)
+++ v4 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E3CCE59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E3CCE59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E3CCE59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9F8872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9F8872" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9F8872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.7.2026 4:42:27</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 7:13:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1641,116 +1641,116 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Urbánkova  16, 62400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
-[...10 lines deleted...]
-        <w:t>Realitní kancelář STING, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Právo pro makléře, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">1. máje  540, 73961 Třinec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klicperova 1266/1, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.7.2026 4:42:27</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 7:13:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1896,656 +1896,710 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Realitní kancelář STING, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. máje  540, 73961 Třinec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Realitní vzdělávací institut, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rubešova 583/2, 12000 Praha 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RealitníZkoušky.com, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Rubešova 583/2, 12000 Praha 2</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nové Sady  988/2, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>RealitníZkoušky.com, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Scholaster Róbert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Nové Sady  988/2, 60200 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gorkého 2571/46, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Ing. Scholaster Róbert</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. arch. Smudek Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Gorkého 2571/46, 76701 Kroměříž</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Roudenská 183, 37007 Roudné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Ing. arch. Smudek Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Suchý Michel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Roudenská 183, 37007 Roudné</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pod Štandlem 2533, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Suchý Michel</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Ševčíková Aneta MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Pod Štandlem 2533, 73801 Frýdek-Místek</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bekova 349, 50301 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Bc. Ševčíková Aneta MBA</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Trojek Dalibor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Bekova 349, 50301 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zvěřinova 3452/1, 13000 Praha 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Ing. Trojek Dalibor</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>UniMFA, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Zvěřinova 3452/1, 13000 Praha 3</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">náměstí I. P. Pavlova  1785/3, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t>UniMFA, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VRK Prague Company, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">náměstí I. P. Pavlova  1785/3, 12000 Praha 2</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Třebohostická 3069/14, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
-[...10 lines deleted...]
-        <w:t>VRK Prague Company, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vysoká škola finanční  a správní, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
-[...10 lines deleted...]
-        <w:t>Třebohostická 3069/14, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Estonská 500/3, 10100 Praha 10 - Vršovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Vysoká škola finanční  a správní, a. s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Y&amp;T Luxury Property Prague Czech Republic, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Maiselova 59/5, 11000 Praha 1 - Josefov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 28.7.2026 4:42:27</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 7:13:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>