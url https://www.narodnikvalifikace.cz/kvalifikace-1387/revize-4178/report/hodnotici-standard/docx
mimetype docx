--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R255F3762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR255F3762" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR255F3762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D3A24E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D3A24E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D3A24E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 02.04.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2350,51 +2350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,51 +3267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit stanovené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3880,51 +3880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8744,239 +8744,222 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9151"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9166"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="9166"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="9166"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="9166"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="9166"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="9166"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="9166"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="9166"/>
+        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprostředkovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="9166"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="9166"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="9166"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -9033,171 +9016,154 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9636"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9651"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1546" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="9651"/>
+        <w:framePr w:w="1546" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>marketingových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="9651"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="9651"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="9651"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="9651"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realitního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="9651"/>
+        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprostředkovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -9237,256 +9203,239 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10121"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="10135"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Odhad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10135"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tržní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="10135"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnoty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="10135"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="10135"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nabídkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="10135"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ceny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="10135"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="10135"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="10135"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>finančního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="10135"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="10135"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realitního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="10135"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10371"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -9917,256 +9866,239 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11782"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="11796"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Posuzování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="11796"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="11796"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="11796"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11796"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="11796"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="11796"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="11796"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="11796"/>
+        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprostředkovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="11796"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="11796"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="11796"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="11796"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12031"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -10223,120 +10155,103 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12267"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12281"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vykonávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="12281"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12281"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realitního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="12281"/>
+        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="12281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprostředkovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12516"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -10376,256 +10291,239 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12766"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Odhad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12766"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tržní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="12766"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnoty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="12766"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="12766"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nabídkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="12766"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ceny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="12766"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="12766"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="12766"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>finančního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="12766"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="12766"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realitního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="12766"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="12766"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13001"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -11073,290 +10971,273 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14412"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14427"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Posuzování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="14427"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="14427"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="14427"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="14427"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="14427"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="14427"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="14427"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="14427"/>
+        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprostředkovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="14427"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="14427"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="14427"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9388" w:y="14427"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="14427"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12224,51 +12105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12379,222 +12260,205 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="13608" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
         <w:framePr w:w="10766" w:h="13608" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P41"/>
+        <w:pStyle w:val="P43"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2173"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Aplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="2173"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>etického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="2173"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kodexu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="2173"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>CEPI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="2173"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="2173"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="2173"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realitního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="2173"/>
+        <w:framePr w:w="1724" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprostředkovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="2173"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -15320,60 +15184,60 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="92" w:h="154" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="5917"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
@@ -15473,60 +15337,60 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="92" w:h="154" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="6153"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
@@ -15694,60 +15558,60 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="6388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="92" w:h="154" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="6388"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="6388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
@@ -19655,60 +19519,60 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="11783"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="92" w:h="154" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="11783"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="11783"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
@@ -20029,60 +19893,60 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="12253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="92" w:h="154" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="12253"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="12253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
@@ -22200,51 +22064,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24446,60 +24310,60 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="4506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="92" w:h="154" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="4506"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="4506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
@@ -29095,51 +28959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29653,51 +29517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -30508,51 +30372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30738,51 +30602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30890,60 +30754,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P44"/>
+        <w:pStyle w:val="P45"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C33"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C33"/>
+          <w:rStyle w:val="C34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2112" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -31367,84 +31231,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místní rozvoj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 14.9.2026 8:07:39</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 29.10.2026 10:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05E928FA"/>
+    <w:nsid w:val="43DEF05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31530,51 +31394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5846BF78"/>
+    <w:nsid w:val="36BCE3CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32111,56 +31975,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P42">
     <w:name w:val="ParagraphStyle41"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P43">
     <w:name w:val="ParagraphStyle42"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P44">
     <w:name w:val="ParagraphStyle43"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P45">
     <w:name w:val="ParagraphStyle44"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P46">
+    <w:name w:val="ParagraphStyle45"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -32543,92 +32416,107 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C30">
     <w:name w:val="CharacterStyle26"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C31">
     <w:name w:val="CharacterStyle27"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C32">
     <w:name w:val="CharacterStyle28"/>
     <w:hidden/>
     <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="1"/>
+      <w:i w:val="1"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C33">
+    <w:name w:val="CharacterStyle29"/>
+    <w:hidden/>
+    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C33">
-    <w:name w:val="CharacterStyle29"/>
+  <w:style w:type="character" w:styleId="C34">
+    <w:name w:val="CharacterStyle30"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">