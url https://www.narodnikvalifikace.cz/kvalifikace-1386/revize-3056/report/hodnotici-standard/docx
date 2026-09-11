--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4255EF48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4255EF48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4255EF48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B2F9C49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B2F9C49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B2F9C49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -941,51 +941,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2143,51 +2143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5162,51 +5162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5667,51 +5667,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16068,51 +16068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17295,51 +17295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18209,51 +18209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19773,51 +19773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeč je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20346,84 +20346,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 10:57:19</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D0C206F"/>
+    <w:nsid w:val="4A08D057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20509,51 +20509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4852A6FC"/>
+    <w:nsid w:val="248C9E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>