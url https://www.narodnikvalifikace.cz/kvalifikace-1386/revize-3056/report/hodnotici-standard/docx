--- v2 (2026-09-11)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B2F9C49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B2F9C49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B2F9C49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AD50D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AD50D15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AD50D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -941,51 +941,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2143,51 +2143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5162,51 +5162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5667,51 +5667,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16068,51 +16068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17295,51 +17295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18209,51 +18209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19773,51 +19773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeč je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20346,84 +20346,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:04:39</w:t>
+        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A08D057"/>
+    <w:nsid w:val="7CAAA3CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20509,51 +20509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248C9E01"/>
+    <w:nsid w:val="034BB684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>