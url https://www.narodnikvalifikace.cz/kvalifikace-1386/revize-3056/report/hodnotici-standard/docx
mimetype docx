--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AD50D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AD50D15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AD50D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B34BB9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B34BB9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B34BB9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -941,51 +941,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2143,51 +2143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5162,51 +5162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5667,51 +5667,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16068,51 +16068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17295,51 +17295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18209,51 +18209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18537,51 +18537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prádelna zajišťující pravidelný svoz zakázek od zákazníků vlastními nebo smluvními dopravními prostředky</w:t>
+        <w:t>Prádelna zajišťující pravidelný svoz zakázek od zákazníků vlastními nebo smluvními dopravními prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18596,51 +18596,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz, který eviduje zakázky také elektronickou formou</w:t>
+        <w:t>Provoz, který eviduje zakázky také elektronickou formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18655,51 +18655,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený pracími stroji wash-extraktory, jakož i pracími stroji pro kontinuální praní a velkokapacitní odvodňování a sušení prádla</w:t>
+        <w:t>Provoz vybavený pracími stroji wash-extraktory, jakož i pracími stroji pro kontinuální praní a velkokapacitní odvodňování a sušení prádla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18714,51 +18714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený technologií pro žehlení tvarového a rovného prádla: válcový žehlicí stroj, skladač a stohovač, zařízení pro žehlení a finišování tvarového prádla (žehlicí lisy nebo kabinetové žehlicí soupravy a finišer)</w:t>
+        <w:t>Provoz vybavený technologií pro žehlení tvarového a rovného prádla: válcový žehlicí stroj, skladač a stohovač, zařízení pro žehlení a finišování tvarového prádla (žehlicí lisy nebo kabinetové žehlicí soupravy a finišer)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18773,51 +18773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený elektronickým řízením dávkování pracích prostředků a elektronickým systémem sledování toku zakázek prádelnou</w:t>
+        <w:t>Provoz vybavený elektronickým řízením dávkování pracích prostředků a elektronickým systémem sledování toku zakázek prádelnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18832,51 +18832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený přenosným zařízením pro měření tvrdosti vody, kyselosti vody pH a elektrické vodivosti vody</w:t>
+        <w:t>Provoz vybavený přenosným zařízením pro měření tvrdosti vody, kyselosti vody pH a elektrické vodivosti vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18891,51 +18891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zdravotnické prádlo, hotelové prádlo, prádlo pro potravinářský provoz - od každého druhu minimálně 2 kusy</w:t>
+        <w:t>Zdravotnické prádlo, hotelové prádlo, prádlo pro potravinářský provoz - od každého druhu minimálně 2 kusy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18950,51 +18950,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Oděvy pro záchrannou službu, oděvy pro hasičský záchranný sbor, oděvy pro svářeče, oděvy pro chemický provoz, oděvy pro policii, vojenské oděvy - od každého druhu minimálně 2 kusy</w:t>
+        <w:t>Oděvy pro záchrannou službu, oděvy pro hasičský záchranný sbor, oděvy pro svářeče, oděvy pro chemický provoz, oděvy pro policii, vojenské oděvy - od každého druhu minimálně 2 kusy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19009,51 +19009,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Normy: ČSN EN ISO 3758 (80 0005) Textilie – Symboly pro ošetřování textilií; ČSN EN 13 402-3 - Označování velikosti oblečení - Část 3: Rozměry a intervaly; vždy v platném znění </w:t>
+        <w:t xml:space="preserve">Normy: ČSN EN ISO 3758 (80 0005) Textilie – Symboly pro ošetřování textilií; ČSN EN 13 402-3 - Označování velikosti oblečení - Část 3: Rozměry a intervaly; vždy v platném znění </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19068,51 +19068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Oborové specifikace: OS 80-01 Praní – Odborné ošetření prádla ze zdravotnických zařízení a zařízení sociálních služeb; OS 80-02 Praní - Odborné ošetření prádla z potravinářských provozů; OS 80-03 Praní - Odborné ošetření hotelového prádla; OS 80-04 Praní – Hodnocení kvality praní – Vliv praní na textilie; OS 80-05 Praní – Hygienicko–epidemiologické kontroly v prádelně; vždy v platném znění</w:t>
+        <w:t>Oborové specifikace: OS 80-01 Praní – Odborné ošetření prádla ze zdravotnických zařízení a zařízení sociálních služeb; OS 80-02 Praní - Odborné ošetření prádla z potravinářských provozů; OS 80-03 Praní - Odborné ošetření hotelového prádla; OS 80-04 Praní – Hodnocení kvality praní – Vliv praní na textilie; OS 80-05 Praní – Hygienicko–epidemiologické kontroly v prádelně; vždy v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19127,51 +19127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon o ochraně spotřebitele, občanský zákoník; vždy v platném znění</w:t>
+        <w:t>Zákon o ochraně spotřebitele, občanský zákoník; vždy v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19186,51 +19186,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace pro konkrétní stroje a zařízení (manuály, návody k obsluze strojů a zařízení v prádelně, schémata strojů a zařízení)</w:t>
+        <w:t>Technická dokumentace pro konkrétní stroje a zařízení (manuály, návody k obsluze strojů a zařízení v prádelně, schémata strojů a zařízení)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19245,51 +19245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zakázky na praní prádla a textilních výrobků podle aktuální zakázky firmy</w:t>
+        <w:t>Zakázky na praní prádla a textilních výrobků podle aktuální zakázky firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19304,51 +19304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Běžná provozní dokumentace: Formuláře příjmových listů zakázek, formuláře reklamačních protokolů - všechny v počtu minimálnmě 5 kusů, provozní evidence</w:t>
+        <w:t>Běžná provozní dokumentace: Formuláře příjmových listů zakázek, formuláře reklamačních protokolů - všechny v počtu minimálnmě 5 kusů, provozní evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19363,51 +19363,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada modelových situací pro řešení simulovaných konkrétních situací (minimálně 1 modelová situace ke každému kritériu hodnocení, ke kterému je modelová situace uvedena)</w:t>
+        <w:t>Sada modelových situací pro řešení simulovaných konkrétních situací (minimálně 1 modelová situace ke každému kritériu hodnocení, ke kterému je modelová situace uvedena)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení písemné zkoušky vč. ústního ověření, vybavená PC</w:t>
+        <w:t>Místnost pro provedení písemné zkoušky vč. ústního ověření, vybavená PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -19773,51 +19773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeč je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20346,84 +20346,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 20:48:29</w:t>
+        <w:t>Technik prádelny, 27.10.2026 3:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CAAA3CD"/>
+    <w:nsid w:val="754AA16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20509,51 +20509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="034BB684"/>
+    <w:nsid w:val="642AC21F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>