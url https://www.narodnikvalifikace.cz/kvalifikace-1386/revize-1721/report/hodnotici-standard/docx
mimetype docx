--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5830E9CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5830E9CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5830E9CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C50D6ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C50D6ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C50D6ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -845,51 +845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1527,51 +1527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2410,51 +2410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3023,51 +3023,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3798,51 +3798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4789,51 +4789,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5902,51 +5902,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7128,51 +7128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8259,51 +8259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9531,51 +9531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10160,84 +10160,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 13.6.2026 11:11:49</w:t>
+        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="398EF853"/>
+    <w:nsid w:val="1CB14AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10323,51 +10323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C7990E2"/>
+    <w:nsid w:val="1F72EDF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10453,51 +10453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DD83275"/>
+    <w:nsid w:val="19AD0F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>