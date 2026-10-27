--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C50D6ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C50D6ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C50D6ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B37BB91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B37BB91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B37BB91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -845,51 +845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1527,51 +1527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2410,51 +2410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3023,51 +3023,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3798,51 +3798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4789,51 +4789,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5902,51 +5902,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7128,51 +7128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7959,51 +7959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8018,51 +8018,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8259,51 +8259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8587,51 +8587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prádelna zajišťující pravidelný svoz zakázek od zákazníků vlastními nebo smluvními dopravními prostředky</w:t>
+        <w:t>Prádelna zajišťující pravidelný svoz zakázek od zákazníků vlastními nebo smluvními dopravními prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8646,51 +8646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz, který eviduje zakázky také elektronickou formou</w:t>
+        <w:t>Provoz, který eviduje zakázky také elektronickou formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8705,51 +8705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený pracími stroji wash-extraktory, jakož i pracími stroji pro kontinuální praní a velkokapacitní odvodňování a sušení prádla</w:t>
+        <w:t>Provoz vybavený pracími stroji wash-extraktory, jakož i pracími stroji pro kontinuální praní a velkokapacitní odvodňování a sušení prádla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8764,51 +8764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený technologií pro žehlení tvarového a rovného prádla: válcovými žehlicími stroji, zařízením pro žehlení nebo finišování tvarového prádla (např. žehlicí lisy nebo kabinetové žehlicí soupravy nebo finišer, skladače a stohovače)</w:t>
+        <w:t>Provoz vybavený technologií pro žehlení tvarového a rovného prádla: válcovými žehlicími stroji, zařízením pro žehlení nebo finišování tvarového prádla (např. žehlicí lisy nebo kabinetové žehlicí soupravy nebo finišer, skladače a stohovače)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8823,51 +8823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provoz vybavený elektronickým řízením dávkování pracích prostředků a elektronickým systémem sledování toku zakázek prádelnou</w:t>
+        <w:t>Provoz vybavený elektronickým řízením dávkování pracích prostředků a elektronickým systémem sledování toku zakázek prádelnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8882,51 +8882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Provoz vybavený přenosným zařízením pro měření tvrdosti vody, kyselosti vody pH a elektrické vodivosti vody </w:t>
+        <w:t xml:space="preserve">Provoz vybavený přenosným zařízením pro měření tvrdosti vody, kyselosti vody pH a elektrické vodivosti vody </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8941,51 +8941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Oborová specifikace OS 80-01-13 Praní – Odborné ošetření prádla ze zdravotnických zařízení a zařízení sociálních služeb; oborová specifikace OS 80-02 Praní - Odborné ošetření prádla z potravinářských provozů; oborová specifikace OS 80-03 Praní - Odborné ošetření hotelového prádla; oborová specifikace OS 80-04 Praní – Hodnocení kvality praní – Vliv praní na textilie; oborová specifikace OS 80-05 Praní – Hygienicko–epidemiologické kontroly v prádelně; ČSN EN ISO 3758 (80 0005) Textilie – Symboly pro ošetřování textilií; ČSN EN 13 402 – 1 až 3 - Označování velikosti oblečení; všechny oborové specifikace a normy vždy v platném znění</w:t>
+        <w:t>Oborová specifikace OS 80-01-13 Praní – Odborné ošetření prádla ze zdravotnických zařízení a zařízení sociálních služeb; oborová specifikace OS 80-02 Praní - Odborné ošetření prádla z potravinářských provozů; oborová specifikace OS 80-03 Praní - Odborné ošetření hotelového prádla; oborová specifikace OS 80-04 Praní – Hodnocení kvality praní – Vliv praní na textilie; oborová specifikace OS 80-05 Praní – Hygienicko–epidemiologické kontroly v prádelně; ČSN EN ISO 3758 (80 0005) Textilie – Symboly pro ošetřování textilií; ČSN EN 13 402 – 1 až 3 - Označování velikosti oblečení; všechny oborové specifikace a normy vždy v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9000,51 +9000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace pro konkrétní stroje a zařízení (manuály, návody k obsluze)</w:t>
+        <w:t>Technická dokumentace pro konkrétní stroje a zařízení (manuály, návody k obsluze)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9059,51 +9059,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zakázky na praní prádla a textilních výrobků dle aktuální zakázky firmy</w:t>
+        <w:t>Zakázky na praní prádla a textilních výrobků dle aktuální zakázky firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9118,51 +9118,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Běžná provozní dokumentace</w:t>
+        <w:t>Běžná provozní dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9177,51 +9177,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada modelových situací pro řešení simulovaných konkrétních situací (minimálně 1 modelová situace ke každému kritériu hodnocení, ke kterému je modelová situace uvedena)</w:t>
+        <w:t>Sada modelových situací pro řešení simulovaných konkrétních situací (minimálně 1 modelová situace ke každému kritériu hodnocení, ke kterému je modelová situace uvedena)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9236,51 +9236,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9531,51 +9531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10160,84 +10160,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prádelny, 11.9.2026 19:14:01</w:t>
+        <w:t>Technik prádelny, 27.10.2026 4:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CB14AE7"/>
+    <w:nsid w:val="73CD9A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10323,51 +10323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F72EDF1"/>
+    <w:nsid w:val="5A7B82B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10453,51 +10453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19AD0F3A"/>
+    <w:nsid w:val="43489041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>