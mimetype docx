--- v4 (2026-08-01)
+++ v5 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B9D25B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B9D25B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B9D25B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28E5FFDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28E5FFDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28E5FFDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21165,51 +21165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10799" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21224,51 +21224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10799" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21737,51 +21737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prodejní prostory s prodejními regály s drogistickým zbožím a zbožím příbuzného sortimentu v minimálním počtu 20 ks různého zboží v daném sortimentu. Tento rozsah výběru zboží zaručí ověření všech kompetencí podle tohoto standardu, především předvedení modelového poradenského prodeje, nabídku substitučního produktu ze zboží z různých produktových řad různých značek, kvality a ceny.</w:t>
+        <w:t>prodejní prostory s prodejními regály s drogistickým zbožím a zbožím příbuzného sortimentu v minimálním počtu 20 ks různého zboží v daném sortimentu. Tento rozsah výběru zboží zaručí ověření všech kompetencí podle tohoto standardu, především předvedení modelového poradenského prodeje, nabídku substitučního produktu ze zboží z různých produktových řad různých značek, kvality a ceny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21796,51 +21796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•funkční pokladní systém - pokladní box s pokladnou a platebním terminálem a s dostatečnou hotovostí - platnou měnou, ceninami (dárkové poukazy, šeky), platebními a kreditními kartami, prostředky pro ověření platnosti měny, trezor a bezpečnostní schránka/taška pro odnos tržby</w:t>
+        <w:t>funkční pokladní systém - pokladní box s pokladnou a platebním terminálem a s dostatečnou hotovostí - platnou měnou, ceninami (dárkové poukazy, šeky), platebními a kreditními kartami, prostředky pro ověření platnosti měny, trezor a bezpečnostní schránka/taška pro odnos tržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21855,51 +21855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skladový prostor se skladovými regály se zbožím drogistického a příbuzného sortimentu v takovém rozsahu, že zaručí ověření všech kompetencí podle tohoto standardu, tj. minimálně 10 různých druhů zboží různých značek v daném sortimentu, minimálně po 3 ks/jeden druh.</w:t>
+        <w:t>skladový prostor se skladovými regály se zbožím drogistického a příbuzného sortimentu v takovém rozsahu, že zaručí ověření všech kompetencí podle tohoto standardu, tj. minimálně 10 různých druhů zboží různých značek v daném sortimentu, minimálně po 3 ks/jeden druh.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21914,51 +21914,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístroje a mechanizační technika (polohovací žebřík, paletový vozík, objednávkové, inventarizační strojky, kleště pro tisk lepicích cenových etiket apod.)</w:t>
+        <w:t>přístroje a mechanizační technika (polohovací žebřík, paletový vozík, objednávkové, inventarizační strojky, kleště pro tisk lepicích cenových etiket apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21973,51 +21973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné pracovní oblečení</w:t>
+        <w:t>vhodné pracovní oblečení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22032,51 +22032,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s příslušným softwarovým vybavením včetně MS Office a s tiskárnou</w:t>
+        <w:t>PC s příslušným softwarovým vybavením včetně MS Office a s tiskárnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22091,51 +22091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•tiskopisy - výčetky hotovosti pokladny a trezoru, reklamační list, objednávkový formulář, dodací list, inventarizační seznam aj. </w:t>
+        <w:t xml:space="preserve">tiskopisy - výčetky hotovosti pokladny a trezoru, reklamační list, objednávkový formulář, dodací list, inventarizační seznam aj. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22150,51 +22150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•cenovky a marketingové prostředky (woblery, regalstoppery, podložky pod cenovky aj.)</w:t>
+        <w:t>cenovky a marketingové prostředky (woblery, regalstoppery, podložky pod cenovky aj.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22209,51 +22209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potřeby pro standardní a dárkové balení zboží - balicí papír, stužky, lepicí páska, nůžky</w:t>
+        <w:t>potřeby pro standardní a dárkové balení zboží - balicí papír, stužky, lepicí páska, nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22268,51 +22268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•součástí zkušebních prostor musí být i prostory pro přípravu a pro písemnou část zkoušky </w:t>
+        <w:t xml:space="preserve">součástí zkušebních prostor musí být i prostory pro přípravu a pro písemnou část zkoušky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7238" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 1.8.2026 11:38:28</w:t>
+        <w:t>Drogista, 30.10.2026 14:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72A49A62"/>
+    <w:nsid w:val="312976AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68F4C930"/>
+    <w:nsid w:val="1C4F80EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E15F751"/>
+    <w:nsid w:val="304C615C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>