--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DCD3F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DCD3F2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DCD3F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C0AB72F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C0AB72F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C0AB72F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6528,51 +6528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Ověřuje se v průběhu celé zkoušky. </w:t>
+        <w:t xml:space="preserve">Ověřuje se v průběhu celé zkoušky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6735,51 +6735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Užívání a orientace v pojmech bude sledováno autorizovanou osobou po celou dobu zkoušky. </w:t>
+        <w:t xml:space="preserve">Užívání a orientace v pojmech bude sledováno autorizovanou osobou po celou dobu zkoušky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6942,51 +6942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Snowboardem je chápán běžný komerční typ snowboardu. </w:t>
+        <w:t xml:space="preserve">Snowboardem je chápán běžný komerční typ snowboardu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7149,51 +7149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Uchazeč bude provádět montáž vázání pro konkrétní osobu, tj. na konkrétní příklad. </w:t>
+        <w:t xml:space="preserve">Uchazeč bude provádět montáž vázání pro konkrétní osobu, tj. na konkrétní příklad. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7356,51 +7356,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Montáž je také možné provádět na modelu lyží a snowboardu.</w:t>
+        <w:t>Montáž je také možné provádět na modelu lyží a snowboardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7545,51 +7545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Bude veden rozhovor se zkoušejícím nebo figurantem.</w:t>
+        <w:t>Bude veden rozhovor se zkoušejícím nebo figurantem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7752,51 +7752,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Hodnota se určuje na základě rozhovoru dle kompetence Komunikace se zákazníky pro potřeby pracovníka skiservisu, kritérium a).</w:t>
+        <w:t>Hodnota se určuje na základě rozhovoru dle kompetence Komunikace se zákazníky pro potřeby pracovníka skiservisu, kritérium a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7941,51 +7941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Oprava skluznice je možná buď na sjezdových nebo běžeckých lyžích nebo na snowboardu, tj. pouze na jednom typu.</w:t>
+        <w:t>Oprava skluznice je možná buď na sjezdových nebo běžeckých lyžích nebo na snowboardu, tj. pouze na jednom typu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8148,51 +8148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lze provádět buď na sjezdových lyžích nebo snowboardu.</w:t>
+        <w:t>Lze provádět buď na sjezdových lyžích nebo snowboardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8355,51 +8355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Lze provádět na obou druzích lyží nebo na snowboardu. </w:t>
+        <w:t xml:space="preserve">Lze provádět na obou druzích lyží nebo na snowboardu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9152,51 +9152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6417" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9211,51 +9211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6417" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9668,51 +9668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné nebytové prostory, aby bylo možno provést zkoušku na jednom místě, vybavené kompletním strojovým a materiálovým vybavením pro provozování skiservisu:</w:t>
+        <w:t>vhodné nebytové prostory, aby bylo možno provést zkoušku na jednom místě, vybavené kompletním strojovým a materiálovým vybavením pro provozování skiservisu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10175,51 +10175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory pro písemnou část zkoušky, psací potřeby</w:t>
+        <w:t>vhodné prostory pro písemnou část zkoušky, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10234,51 +10234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•minimálně 1 pár nových běžeckých i sjezdových lyží, 1 snowboard, 1 vázání na běžecké i sjezdové lyže a 1 vázání pro snowboard</w:t>
+        <w:t>minimálně 1 pár nových běžeckých i sjezdových lyží, 1 snowboard, 1 vázání na běžecké i sjezdové lyže a 1 vázání pro snowboard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10293,51 +10293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•použité lyže a snowboard s namontovaným vázáním</w:t>
+        <w:t>použité lyže a snowboard s namontovaným vázáním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10352,51 +10352,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•cvičné makety lyží a snowboardů s vhodným vázáním (jako cvičná maketa se rozumí nové, případně použité lyže + vázání a snowboard + vázání, na kterých lze předvést všechny praktické úkoly nutné pro provedení zkoušky)</w:t>
+        <w:t>cvičné makety lyží a snowboardů s vhodným vázáním (jako cvičná maketa se rozumí nové, případně použité lyže + vázání a snowboard + vázání, na kterých lze předvést všechny praktické úkoly nutné pro provedení zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10411,51 +10411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lyžařské a snowboardové boty kompatibilní s cvičnými maketami (nové a nebo použité)</w:t>
+        <w:t>lyžařské a snowboardové boty kompatibilní s cvičnými maketami (nové a nebo použité)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10470,51 +10470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•obrazové předlohy</w:t>
+        <w:t>obrazové předlohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10529,51 +10529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•jednotná kalibrovaná stupnice nastavení vypínacích sil DIN normy (DIN 7881 Chart for ski bindings) </w:t>
+        <w:t xml:space="preserve">jednotná kalibrovaná stupnice nastavení vypínacích sil DIN normy (DIN 7881 Chart for ski bindings) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7233" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
+        <w:t>Mechanik skiservisu, 29.10.2026 0:53:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="753D6407"/>
+    <w:nsid w:val="02BE12F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C1257D2"/>
+    <w:nsid w:val="189AA4A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EFBD21F"/>
+    <w:nsid w:val="4619FA15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D47D921"/>
+    <w:nsid w:val="2B5E31F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08996A28"/>
+    <w:nsid w:val="59D6B0AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6FEE440F"/>
+    <w:nsid w:val="238D5D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24CBDDB8"/>
+    <w:nsid w:val="3CAEFF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4D7266A8"/>
+    <w:nsid w:val="5F48FE70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7564C2AE"/>
+    <w:nsid w:val="31B1DB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2DAE6FEC"/>
+    <w:nsid w:val="1344BD69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7F2FFFB3"/>
+    <w:nsid w:val="21953400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="457B734A"/>
+    <w:nsid w:val="4D982BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="28CB54C6"/>
+    <w:nsid w:val="35BF3B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="72DE5506"/>
+    <w:nsid w:val="35B9293E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>