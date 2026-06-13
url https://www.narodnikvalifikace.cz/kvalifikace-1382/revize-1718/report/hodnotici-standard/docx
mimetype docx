--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R739A3023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR739A3023" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR739A3023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FFEB68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FFEB68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FFEB68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.4.2026 1:19:46</w:t>
+        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="423E7120"/>
+    <w:nsid w:val="5644D17C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48AD016D"/>
+    <w:nsid w:val="10FF4D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B19B979"/>
+    <w:nsid w:val="00E4422A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="560D8C39"/>
+    <w:nsid w:val="17298757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AEAD9CF"/>
+    <w:nsid w:val="5729E2AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="09D1A03A"/>
+    <w:nsid w:val="4D93CED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1BDAAEB7"/>
+    <w:nsid w:val="4BF27273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="36AA5FF5"/>
+    <w:nsid w:val="55FCBC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5367CF18"/>
+    <w:nsid w:val="3548E75E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="760AEE7C"/>
+    <w:nsid w:val="2FC36B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4AA823FA"/>
+    <w:nsid w:val="13E936CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3EF4A22A"/>
+    <w:nsid w:val="5A182C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="050F9D5B"/>
+    <w:nsid w:val="773BA288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7948D37A"/>
+    <w:nsid w:val="1AC7ECE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>