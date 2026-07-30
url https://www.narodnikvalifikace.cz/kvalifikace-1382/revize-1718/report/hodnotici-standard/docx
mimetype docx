--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FFEB68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FFEB68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FFEB68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33081C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33081C2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33081C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 13.6.2026 11:21:31</w:t>
+        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5644D17C"/>
+    <w:nsid w:val="2CC1721D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10FF4D18"/>
+    <w:nsid w:val="75BFB20A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00E4422A"/>
+    <w:nsid w:val="24FC597B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17298757"/>
+    <w:nsid w:val="5E6C2343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5729E2AA"/>
+    <w:nsid w:val="66FE5FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D93CED4"/>
+    <w:nsid w:val="60F64AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4BF27273"/>
+    <w:nsid w:val="1F28EADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="55FCBC38"/>
+    <w:nsid w:val="391E450F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3548E75E"/>
+    <w:nsid w:val="5E4A6DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2FC36B4B"/>
+    <w:nsid w:val="3D3C2D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="13E936CA"/>
+    <w:nsid w:val="7211351A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5A182C36"/>
+    <w:nsid w:val="39031ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="773BA288"/>
+    <w:nsid w:val="7A1BD47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1AC7ECE9"/>
+    <w:nsid w:val="1C4AA42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>