--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33081C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33081C2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33081C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DCD3F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DCD3F2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DCD3F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 30.7.2026 7:07:40</w:t>
+        <w:t>Mechanik skiservisu, 13.9.2026 18:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CC1721D"/>
+    <w:nsid w:val="753D6407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75BFB20A"/>
+    <w:nsid w:val="3C1257D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24FC597B"/>
+    <w:nsid w:val="4EFBD21F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E6C2343"/>
+    <w:nsid w:val="1D47D921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66FE5FAB"/>
+    <w:nsid w:val="08996A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60F64AA4"/>
+    <w:nsid w:val="6FEE440F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1F28EADF"/>
+    <w:nsid w:val="24CBDDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="391E450F"/>
+    <w:nsid w:val="4D7266A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5E4A6DB6"/>
+    <w:nsid w:val="7564C2AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3D3C2D01"/>
+    <w:nsid w:val="2DAE6FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7211351A"/>
+    <w:nsid w:val="7F2FFFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="39031ECD"/>
+    <w:nsid w:val="457B734A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7A1BD47F"/>
+    <w:nsid w:val="28CB54C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1C4AA42F"/>
+    <w:nsid w:val="72DE5506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>