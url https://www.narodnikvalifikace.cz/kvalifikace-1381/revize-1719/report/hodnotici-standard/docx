--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36522964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36522964" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36522964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A0DC4CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A0DC4CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A0DC4CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1764,51 +1764,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2573,51 +2573,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15830,51 +15830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16891,51 +16891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> musí být k ověření přizván navíc odborný konzultant zkušební komise s tímto vzděláním. Jeho hlas je pouze poradní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17808,51 +17808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18136,51 +18136,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nízkoprůtažná lana</w:t>
+        <w:t>nízkoprůtažná lana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18195,51 +18195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dynamická lana</w:t>
+        <w:t>dynamická lana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18254,51 +18254,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení na nastavení lana</w:t>
+        <w:t>zařízení na nastavení lana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18313,51 +18313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranné zdvihací zařízení</w:t>
+        <w:t>záchranné zdvihací zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18372,51 +18372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranný postroj</w:t>
+        <w:t>záchranný postroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18431,51 +18431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranná smyčka</w:t>
+        <w:t>záchranná smyčka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -18546,51 +18546,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička</w:t>
+        <w:t>lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18605,51 +18605,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fixační límecuniverzální/stavitelný</w:t>
+        <w:t>fixační límecuniverzální/stavitelný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18664,51 +18664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dlaha</w:t>
+        <w:t>dlaha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18723,51 +18723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•cvičný model dospělé osoby pro provádění resuscitace</w:t>
+        <w:t>cvičný model dospělé osoby pro provádění resuscitace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18782,51 +18782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•4x obvaz šířky 8-10 cm</w:t>
+        <w:t>4x obvaz šířky 8-10 cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -19923,51 +19923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příhradová konstrukce horizontální/vertikální o výšce min. 7 m</w:t>
+        <w:t>příhradová konstrukce horizontální/vertikální o výšce min. 7 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19982,51 +19982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•simulace ploché a šikmé střechy o ploše min. 6 m</w:t>
+        <w:t>simulace ploché a šikmé střechy o ploše min. 6 m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
@@ -20077,51 +20077,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•simulace stísněného prostoru - jímka/silo/šachta, s min. výškou/hloubkou 5 m</w:t>
+        <w:t>simulace stísněného prostoru - jímka/silo/šachta, s min. výškou/hloubkou 5 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20136,51 +20136,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kotvicí zařízení typu C dle EN 795 v platném znění, příp. EN 16415 v délce min. 7 m a umístěné ve výšce min. 7 m</w:t>
+        <w:t>kotvicí zařízení typu C dle EN 795 v platném znění, příp. EN 16415 v délce min. 7 m a umístěné ve výšce min. 7 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20195,51 +20195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kotvicí zařízení typu A dle EN 795 v platném znění, příp. EN 16415 trvale ukotvené k nosné konstrukci</w:t>
+        <w:t>kotvicí zařízení typu A dle EN 795 v platném znění, příp. EN 16415 trvale ukotvené k nosné konstrukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20254,51 +20254,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pohyblivý zachycovač pádu vč. pevného a poddajného zajišťovacího vedení dle EN 353-1 a EN 353-2 v platném znění, v délce min. 7 m</w:t>
+        <w:t>pohyblivý zachycovač pádu vč. pevného a poddajného zajišťovacího vedení dle EN 353-1 a EN 353-2 v platném znění, v délce min. 7 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -20439,51 +20439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20752,51 +20752,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21437,84 +21437,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 13.9.2026 18:40:48</w:t>
+        <w:t>Instruktor pro práci ve výškách a nad volnou hloubkou, 29.10.2026 1:42:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B98338E"/>
+    <w:nsid w:val="5C74D0AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21600,51 +21600,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5825F465"/>
+    <w:nsid w:val="6F3E0D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21730,51 +21730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77F7B2DE"/>
+    <w:nsid w:val="7CA7B54A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21860,51 +21860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B22889E"/>
+    <w:nsid w:val="565DA37A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21990,51 +21990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A8B272B"/>
+    <w:nsid w:val="12FA1123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>