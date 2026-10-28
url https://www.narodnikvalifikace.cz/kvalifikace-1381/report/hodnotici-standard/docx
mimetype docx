--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C874378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C874378" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C874378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12D6AB47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12D6AB47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12D6AB47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1210,51 +1210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2505,51 +2505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3456,51 +3456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13330,51 +13330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21674,51 +21674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21976,79 +21976,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="4848" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22060,51 +22060,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22116,51 +22116,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22175,51 +22175,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oboru činnosti spojeném s pracemi ve výškách a nad volnou hloubkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22234,51 +22234,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání a alespoň 5 let odborné praxe v oboru činnosti spojeném s pracemi ve výškách a nad volnou hloubkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -22293,51 +22293,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání a alespoň 5 let odborné praxe v oboru činnosti spojeném s pracemi ve výškách a nad volnou hloubkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22349,397 +22349,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22967,51 +22799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nízkoprůtažná lana</w:t>
+        <w:t>nízkoprůtažná lana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23026,51 +22858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dynamická lana</w:t>
+        <w:t>dynamická lana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23085,51 +22917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nastavovací zařízení lana</w:t>
+        <w:t>nastavovací zařízení lana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23144,51 +22976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranné zdvihací zařízení</w:t>
+        <w:t>záchranné zdvihací zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23203,51 +23035,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zachycovací postroje</w:t>
+        <w:t>zachycovací postroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23262,51 +23094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tlumiče pádu</w:t>
+        <w:t>tlumiče pádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23321,51 +23153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•spojovací prostředky</w:t>
+        <w:t>spojovací prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23380,51 +23212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•polohovací prostředky</w:t>
+        <w:t>polohovací prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23439,51 +23271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•spojky</w:t>
+        <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23498,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zatahovací zachycovače pádu</w:t>
+        <w:t>zatahovací zachycovače pádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23557,51 +23389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kotvicí zařízení</w:t>
+        <w:t>kotvicí zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23616,51 +23448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné přilby</w:t>
+        <w:t>ochranné přilby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23675,51 +23507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•slaňovací zařízení pro záchranu</w:t>
+        <w:t>slaňovací zařízení pro záchranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23734,51 +23566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranná smyčka (např. evakuační trojúhelník)</w:t>
+        <w:t>záchranná smyčka (např. evakuační trojúhelník)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -24241,51 +24073,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC</w:t>
+        <w:t>PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24300,51 +24132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prezentační technika - projektor, projekční plocha, flipchart</w:t>
+        <w:t>prezentační technika - projektor, projekční plocha, flipchart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -24471,51 +24303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•právní předpisy související s obsahem zkoušky</w:t>
+        <w:t>právní předpisy související s obsahem zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24530,51 +24362,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•české technické normy související s problematikou OOPP pro práci ve výškách a nad volnou hloubkou ČSN EN 353-1 a ČSN EN 353-2, obě v platném znění</w:t>
+        <w:t>české technické normy související s problematikou OOPP pro práci ve výškách a nad volnou hloubkou ČSN EN 353-1 a ČSN EN 353-2, obě v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24589,51 +24421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•návody výrobců na používání příslušných OOPP</w:t>
+        <w:t>návody výrobců na používání příslušných OOPP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24648,51 +24480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•další dokumentace k tématu práce ve výškách a nad volnou hloubkou</w:t>
+        <w:t>další dokumentace k tématu práce ve výškách a nad volnou hloubkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -24819,51 +24651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory pro výkon praktické zkoušky:</w:t>
+        <w:t>Prostory pro výkon praktické zkoušky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -24879,51 +24711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příhradová konstrukce výšky min. 7 m</w:t>
+        <w:t>příhradová konstrukce výšky min. 7 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -24939,51 +24771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•simulace ploché a šikmé střechy o ploše min. 6 m2 ve výšce min. 7 m</w:t>
+        <w:t>simulace ploché a šikmé střechy o ploše min. 6 m2 ve výšce min. 7 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -24999,51 +24831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•simulace stísněného prostoru - jímka/silo/šachta, s min. výškou/hloubkou 5 m</w:t>
+        <w:t>simulace stísněného prostoru - jímka/silo/šachta, s min. výškou/hloubkou 5 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -25059,51 +24891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kotvicí zařízení typu C (podle ČSN EN 795 v platném znění) v délce min. 7 m a umístěné ve výšce min. 7 m</w:t>
+        <w:t>kotvicí zařízení typu C (podle ČSN EN 795 v platném znění) v délce min. 7 m a umístěné ve výšce min. 7 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -25119,51 +24951,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kotvicí zařízení typu A (podle ČSN EN 795 v platném znění) trvale připojené k nosné konstrukci</w:t>
+        <w:t>kotvicí zařízení typu A (podle ČSN EN 795 v platném znění) trvale připojené k nosné konstrukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -25179,51 +25011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pohyblivý zachycovač pádu vč. pevného a poddajného zajišťovacího vedení podle EN 353-1 a EN 353-2 (v platném znění), v délce minimálně 5 m.</w:t>
+        <w:t>pohyblivý zachycovač pádu vč. pevného a poddajného zajišťovacího vedení podle EN 353-1 a EN 353-2 (v platném znění), v délce minimálně 5 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -25238,51 +25070,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost pro min. 6 osob</w:t>
+        <w:t>Zkušební místnost pro min. 6 osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -25367,51 +25199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25680,51 +25512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4,5 až 6 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26421,84 +26253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 13.9.2026 17:11:26</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 28.10.2026 22:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C645248"/>
+    <w:nsid w:val="40A7DEAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26584,51 +26416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DED807D"/>
+    <w:nsid w:val="14AAA47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26714,51 +26546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5178C4DF"/>
+    <w:nsid w:val="2AFF4FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26844,51 +26676,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D7424AC"/>
+    <w:nsid w:val="72772EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26974,51 +26806,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07C2F7BD"/>
+    <w:nsid w:val="62B82F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>