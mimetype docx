--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D40650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D40650" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D40650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31FB65A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31FB65A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31FB65A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 13.6.2026 11:21:00</w:t>
+        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="583786F7"/>
+    <w:nsid w:val="398B7446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A5B546D"/>
+    <w:nsid w:val="5F9F90E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BCD276D"/>
+    <w:nsid w:val="2F1BAD0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>