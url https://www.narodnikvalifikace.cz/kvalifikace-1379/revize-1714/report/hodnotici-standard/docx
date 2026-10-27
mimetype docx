--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31FB65A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31FB65A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31FB65A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79A95221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79A95221" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79A95221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání v magisterském studijním programu zaměřeném na zahradnictví a alespoň 5 let odborné praxe v řídicích činnostech v oblasti zahradnické výroby, nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti zahradnictví, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+        <w:t>Vysokoškolské vzdělání v magisterském studijním programu zaměřeném na zahradnictví a alespoň 5 let odborné praxe v řídicích činnostech v oblasti zahradnické výroby, nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti zahradnictví, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5781,51 +5781,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5840,51 +5840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6297,51 +6297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající vybavení provozovny zejména pracovními stoly, příslušnou mechanizací k závlahám, mlžení a přihnojování, vhodných pro množení rostlin a údržbu matečných porostů, digitální váhu pro přesné vážení malého množství osiva i látek k přípravě živného média, ruční nářadí, jako jsou zahradnické nůžky a zahradnické nože, zejména pak roubovák a očkovák, pikýrovací pinzety pro drobné rostliny, nakličovalo a pomůcky k roubování a očkování, kahan, skalpely, parní a horkovzdušný sterilizátor, kultivační nádoby, vařič, elektromagnetické míchadlo, lednička na roztoky a potřebné chemikálie k dezinfekci i přípravě živného média i přípravky k ošetření klíčících rostlin</w:t>
+        <w:t>Odpovídající vybavení provozovny zejména pracovními stoly, příslušnou mechanizací k závlahám, mlžení a přihnojování, vhodných pro množení rostlin a údržbu matečných porostů, digitální váhu pro přesné vážení malého množství osiva i látek k přípravě živného média, ruční nářadí, jako jsou zahradnické nůžky a zahradnické nože, zejména pak roubovák a očkovák, pikýrovací pinzety pro drobné rostliny, nakličovalo a pomůcky k roubování a očkování, kahan, skalpely, parní a horkovzdušný sterilizátor, kultivační nádoby, vařič, elektromagnetické míchadlo, lednička na roztoky a potřebné chemikálie k dezinfekci i přípravě živného média i přípravky k ošetření klíčících rostlin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6356,51 +6356,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení technologickými stavbami, jako jsou sklady, chladírny nebo další technologické celky. Nezbytnými pak jsou skleník s technologiemi pro mlžení, stínění, vytápění a větrání, přisvětlování. Nezbytnou je také vybavená meristémová laboratoř s flowboxem a kultivační místnost s možností regulace teploty a světla</w:t>
+        <w:t>Vybavení technologickými stavbami, jako jsou sklady, chladírny nebo další technologické celky. Nezbytnými pak jsou skleník s technologiemi pro mlžení, stínění, vytápění a větrání, přisvětlování. Nezbytnou je také vybavená meristémová laboratoř s flowboxem a kultivační místnost s možností regulace teploty a světla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6415,51 +6415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající sortiment semen, rostlin příslušného stáří nebo rozpěstovanosti, případně rostlin a výpěstků skladovaných či zakoupených. Modelové porosty rostlin mohou být z nakoupených rostlin založeny výhradně pro potřeby zkoušky, musí však umožňovat splnění zadaných kritérií. K meristémovému množení pak dostatek rostlinného materiálu připraveného k předvedení pasážování</w:t>
+        <w:t>Odpovídající sortiment semen, rostlin příslušného stáří nebo rozpěstovanosti, případně rostlin a výpěstků skladovaných či zakoupených. Modelové porosty rostlin mohou být z nakoupených rostlin založeny výhradně pro potřeby zkoušky, musí však umožňovat splnění zadaných kritérií. K meristémovému množení pak dostatek rostlinného materiálu připraveného k předvedení pasážování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6474,51 +6474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vhodné pracovní oblečení včetně prostředků a speciálního oblečení proti zavlékání patogenů do meristémové laboratoře</w:t>
+        <w:t>Vhodné pracovní oblečení včetně prostředků a speciálního oblečení proti zavlékání patogenů do meristémové laboratoře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.9.2026 19:19:34</w:t>
+        <w:t>Technik množení rostlin, 27.10.2026 4:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="398B7446"/>
+    <w:nsid w:val="0F4271B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F9F90E5"/>
+    <w:nsid w:val="0DBCE513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F1BAD0B"/>
+    <w:nsid w:val="7C87878F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>