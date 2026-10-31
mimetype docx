--- v4 (2026-09-16)
+++ v5 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F468423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F468423" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F468423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AEB9E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AEB9E20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AEB9E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:45</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9139,221 +9139,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13087"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="13102"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mrkev</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13337"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="13351"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Petržel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahradní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13587"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13601"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="13601"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13601"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="13601"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bulvový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13836"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13851"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="13851"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13851"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ředkev</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="13851"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
@@ -9377,300 +9377,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14335"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="14335"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14335"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Salát</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="14335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlávkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14585"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="14585"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14585"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špenát</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14835"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="14835"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14835"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Plodová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="14835"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15084"/>
-[...10 lines deleted...]
-        <w:t>•Rajče</w:t>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15084"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rajče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15319"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15334"/>
-[...10 lines deleted...]
-        <w:t>•Paprika</w:t>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Paprika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15569"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tykvovitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="15569"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:45</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9799,300 +9799,300 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="2173"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Okurka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košťáloviny:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="2658"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zelí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlávkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2908"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kapusta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlávková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
-[...10 lines deleted...]
-        <w:t>•Brokolice</w:t>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brokolice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3393"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
-[...10 lines deleted...]
-        <w:t>•Květák</w:t>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Květák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
-[...10 lines deleted...]
-        <w:t>•Kedluben</w:t>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kedluben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3892"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cibulová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="3892"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
@@ -10105,170 +10105,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="4141"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cibule</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kuchyňská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4391"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="4391"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4391"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česnek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="4391"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kuchyňský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4641"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="4641"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4641"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pór</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="4641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahradní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
@@ -10292,136 +10292,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5125"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="5125"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5125"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hrách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="5125"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahradní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5361"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5375"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="5375"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5375"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fazol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10439,51 +10439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:45</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11068,51 +11068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:45</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>