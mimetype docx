--- v3 (2026-09-16)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22561E33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22561E33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22561E33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49F1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49F1771" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49F1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4537,51 +4537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12819,221 +12819,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13087"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="13102"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mrkev</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13337"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="13351"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Petržel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahradní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13587"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13601"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="13601"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13601"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="13601"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bulvový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13836"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13851"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="13851"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13851"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ředkev</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="13851"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
@@ -13057,300 +13057,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14335"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="14335"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Salát</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="14335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlávkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14571"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14585"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="14585"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14585"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špenát</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14585"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14820"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14835"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="14835"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14835"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Plodová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="14835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15084"/>
-[...10 lines deleted...]
-        <w:t>•Rajče</w:t>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rajče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15319"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15334"/>
-[...10 lines deleted...]
-        <w:t>•Paprika</w:t>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15334"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Paprika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15569"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tykvovitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="15569"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13479,300 +13479,300 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="2173"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Okurka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Košťáloviny:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="2658"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zelí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlávkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2908"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kapusta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlávková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
-[...10 lines deleted...]
-        <w:t>•Brokolice</w:t>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brokolice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3393"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
-[...10 lines deleted...]
-        <w:t>•Květák</w:t>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Květák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
-[...10 lines deleted...]
-        <w:t>•Kedluben</w:t>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kedluben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3892"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cibulová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="3892"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
@@ -13785,170 +13785,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="4141"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cibule</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kuchyňská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4391"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="4391"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4391"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česnek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="4391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kuchyňský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4641"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="4641"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pór</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="4641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahradní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
@@ -13972,136 +13972,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zelenina:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5125"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="5125"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5125"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hrách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="5125"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahradní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5361"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5375"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="5375"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5375"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fazol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14285,51 +14285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14902,51 +14902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14961,51 +14961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15271,51 +15271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pozemky s porostem zeleniny odpovídající seznamu uvedenému v Pokynech k realizaci zkoušky</w:t>
+        <w:t>Pozemky s porostem zeleniny odpovídající seznamu uvedenému v Pokynech k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15330,51 +15330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Soubor datových podkladů konkrétního nebo vzorového podniku zaměřeného na pěstování zeleniny</w:t>
+        <w:t>Soubor datových podkladů konkrétního nebo vzorového podniku zaměřeného na pěstování zeleniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15389,51 +15389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení písemné části zkoušky</w:t>
+        <w:t>Místnost pro provedení písemné části zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15448,51 +15448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s přístupem na internet, přístup k programu LPIS</w:t>
+        <w:t>PC s přístupem na internet, přístup k programu LPIS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15507,51 +15507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•20 vzorků semen, 5 vzorků sadby zeleniny</w:t>
+        <w:t>20 vzorků semen, 5 vzorků sadby zeleniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15566,51 +15566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•5 ks obrazové dokumentace zeleniny s příznaky nedostatku nebo přebytku živin</w:t>
+        <w:t>5 ks obrazové dokumentace zeleniny s příznaky nedostatku nebo přebytku živin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15625,51 +15625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky a obrazová dokumentace škodlivých organismů zeleniny odpovídající seznamu uvedenému v Pokynech k realizaci zkoušky</w:t>
+        <w:t>Vzorky a obrazová dokumentace škodlivých organismů zeleniny odpovídající seznamu uvedenému v Pokynech k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15684,51 +15684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Metodiky, publikace a formuláře dle pokynů k realizaci zkoušky</w:t>
+        <w:t>Metodiky, publikace a formuláře dle pokynů k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11303"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15813,51 +15813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16126,51 +16126,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16755,84 +16755,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom zelinář, 16.9.2026 20:01:59</w:t>
+        <w:t>Agronom zelinář, 1.11.2026 0:50:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E5DA607"/>
+    <w:nsid w:val="1DB7FE3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16918,51 +16918,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="524A7B00"/>
+    <w:nsid w:val="4E68D5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17048,51 +17048,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="722E8091"/>
+    <w:nsid w:val="2E32F7CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>