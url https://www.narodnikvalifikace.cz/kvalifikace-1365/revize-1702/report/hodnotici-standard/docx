--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R549078A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR549078A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR549078A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R590DAAC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR590DAAC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR590DAAC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2115,51 +2115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4886,51 +4886,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6269,51 +6269,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7598,51 +7598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8895,51 +8895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sestavení plánu převedení stáda, rozdělení do jednotlivých kategorií</w:t>
+        <w:t>Sestavení plánu převedení stáda, rozdělení do jednotlivých kategorií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8954,51 +8954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sestavování plánů výcviku</w:t>
+        <w:t>Sestavování plánů výcviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9013,51 +9013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Předvedení první pomoci při kolice před příjezdem veterinárního lékaře</w:t>
+        <w:t>Předvedení první pomoci při kolice před příjezdem veterinárního lékaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9072,51 +9072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Popis první pomoci při schvácení kopyta před příjezdem veterinárního lékaře a podkováře</w:t>
+        <w:t>Popis první pomoci při schvácení kopyta před příjezdem veterinárního lékaře a podkováře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9131,51 +9131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sestavení týdenního plánu práce pro pracovníky ošetřující jednotlivé kategorie a příprava jejich mzdového ohodnocení</w:t>
+        <w:t>Sestavení týdenního plánu práce pro pracovníky ošetřující jednotlivé kategorie a příprava jejich mzdového ohodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9343,51 +9343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10102,51 +10102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10161,51 +10161,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro vykonání písemné části vybavená PC technikou včetně tiskárny a připojení k internetu</w:t>
+        <w:t>Místnost pro vykonání písemné části vybavená PC technikou včetně tiskárny a připojení k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10530,51 +10530,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Areál s chovem koní (plemenné klisny, plemenný hřebec, kategorie hříbat ve všech ročnících, sportovní stáj)</w:t>
+        <w:t>Areál s chovem koní (plemenné klisny, plemenný hřebec, kategorie hříbat ve všech ročnících, sportovní stáj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10589,51 +10589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Záznamové archy pro sledování a hodnocení postupu plnění úkolů </w:t>
+        <w:t xml:space="preserve">Záznamové archy pro sledování a hodnocení postupu plnění úkolů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13142"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10718,51 +10718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11031,51 +11031,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11548,84 +11548,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MVDr. Eva Nesňalová - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov koní, 15.9.2026 15:24:51</w:t>
+        <w:t>Zootechnik pro chov koní, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="609064C2"/>
+    <w:nsid w:val="617BA635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11711,51 +11711,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BBC066E"/>
+    <w:nsid w:val="4209656C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11841,51 +11841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41B1E4F1"/>
+    <w:nsid w:val="144EBBA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11971,51 +11971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="406E3905"/>
+    <w:nsid w:val="74239DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>