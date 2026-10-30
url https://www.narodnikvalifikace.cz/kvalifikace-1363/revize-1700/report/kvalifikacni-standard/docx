--- v4 (2026-09-15)
+++ v5 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A04A1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A04A1F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A04A1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R592F76EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR592F76EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR592F76EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel jezdectví, 15.9.2026 15:25:17</w:t>
+        <w:t>Cvičitel jezdectví, 30.10.2026 19:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4038,1462 +4038,1462 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6569"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6583"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="6583"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6583"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="6583"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="6583"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="6583"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="6583"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="6583"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="6583"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="6583"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="6583"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="6583"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="6583"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="6583"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="6583"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="6583"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="6583"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6833"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="6833"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6833"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="6833"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="6833"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="6833"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Každý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="6833"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="6833"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="6833"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="6833"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="6833"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="6833"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="6833"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="6833"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8390" w:y="6833"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="6833"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="6833"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9446" w:y="6833"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7063"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="7063"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="7063"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="7063"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="7063"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="7063"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="7063"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokyn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="7063"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="7063"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tom,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="7063"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="7063"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="7063"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="7063"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="7063"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="7063"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="7063"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnit)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="7063"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="7063"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="7063"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="7063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7299"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7313"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="7313"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7313"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7313"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="7313"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="7313"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7313"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="7313"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="7313"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="7313"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="7313"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7313"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="7313"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="7313"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="7313"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="7313"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10065" w:y="7313"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7543"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10641" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="7543"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7543"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7543"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="7543"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7543"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="7543"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="7543"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="7543"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="7543"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="7543"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="7543"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="7543"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="7543"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7779"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6350,748 +6350,748 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkoly:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9655"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9670"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="9670"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krmení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="9670"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="9670"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>péče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="9670"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="9670"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9905"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9919"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="9919"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9919"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9919"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiděleného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="9919"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="9919"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="9919"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="9919"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="9919"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="9919"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyučovaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="9919"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jezdce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10155"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1009" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10169"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="10169"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10169"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Navrhnout</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="10169"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="10169"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výuky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="10169"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jezdce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="10169"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10169"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="10169"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="10169"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="10169"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušeností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="10169"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="10169"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="10169"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10404"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10419"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="10419"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10419"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvést</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="10419"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="10419"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="10419"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="10419"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="10419"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="10419"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="10419"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="10419"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sedlem:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10654"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7540,442 +7540,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11359"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11374"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="11374"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11374"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvést</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="11374"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcvikové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="11374"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="11374"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>začátečníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="11374"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="11374"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lonžovaném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="11374"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11609"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11623"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="11623"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11623"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvést</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="11623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výuku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11623"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="11623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokročilého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="11623"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="11623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jezdce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="11623"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="11623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="11623"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="11623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="11623"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="11623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drezuře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11859"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11873"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="11873"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11873"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předvést</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="11873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výuku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11873"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="11873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokročilého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="11873"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="11873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jezdce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="11873"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="11873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="11873"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="11873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skokové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="11873"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="11873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8526,1388 +8526,1388 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13044"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13059"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="13059"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13059"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="13059"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="13059"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="13059"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vjezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="13059"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="13059"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="13059"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13059"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klusem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13294"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13308"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="13308"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13308"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="13308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="13308"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="13308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13308"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="13308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdrav,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="13308"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="13308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="13308"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="13308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klusem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="13308"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="13308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vchod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13543"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="231" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13558"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="13558"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13558"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="590" w:y="13558"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="13558"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="715" w:y="13558"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13558"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="13558"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="13558"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="13558"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13793"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13807"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="13807"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13807"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MXK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="13807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="13807"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="13807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="13807"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="13807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="13807"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="13807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="13807"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="13807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="13807"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="13807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prodloužit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14043"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14057"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="14057"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14057"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="715" w:y="14057"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="14057"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="14057"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="14057"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="14057"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14292"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14307"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="14307"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="14307"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="14307"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="14307"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlnovka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="14307"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="14307"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="14307"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="14307"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="14307"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="14307"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obloucích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="231" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14556"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="14556"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14556"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="590" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="14556"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="715" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14556"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="14556"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="14556"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velký</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="14556"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kruh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="14556"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="14556"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="14556"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="14556"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="14556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14791"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14806"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="14806"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="14806"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="14806"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15041"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15055"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="15055"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15055"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>HK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="15055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="15055"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="15055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvalové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="15055"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="15055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skoky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="15055"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="15055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prodloužit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15305"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="15305"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15305"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KAF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="15305"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="15305"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15540"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15555"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="15555"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15555"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FXH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="844" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1041" w:y="15555"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="15555"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="15555"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="15555"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přechodem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="15555"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="15555"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klusu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="15555"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="15555"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="15555"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel jezdectví, 15.9.2026 15:25:17</w:t>
+        <w:t>Cvičitel jezdectví, 30.10.2026 19:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10036,1972 +10036,1972 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="2173"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>XHC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="2173"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="231" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="2423"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="590" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="2423"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="715" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2423"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="2423"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="2423"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velký</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="2423"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kruh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="2423"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="2423"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="2423"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2673"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="955" w:y="2673"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="2673"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="2922"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="2922"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvalové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="2922"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skoky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="2922"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prodloužit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="772" w:y="3172"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="897" w:y="3172"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="3172"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="3421"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="3421"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="3421"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="3671"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AKE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1041" w:y="3671"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="3671"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="3921"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="3921"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3921"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vpravo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="4170"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="4170"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4170"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehybnost,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="4170"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="4170"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="4170"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="4170"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="4170"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="4170"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="4170"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ihned</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="4170"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="4170"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4420"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="4420"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4420"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="4420"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="4420"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>levou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="4420"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4655"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4669"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="4669"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4669"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="4669"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="4669"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4919"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="4919"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4919"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>HB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="4919"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="4919"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="4919"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="4919"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="4919"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kroku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="4919"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="4919"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="4919"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otěži</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5154"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5169"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="772" w:y="5169"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5169"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="5169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="897" w:y="5169"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="5169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5169"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="5169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5418"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="5418"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5418"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="571" w:y="5418"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="5418"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="5418"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="5418"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="5418"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5653"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5668"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="5668"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="5668"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="5668"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5917"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="5917"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5917"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="777" w:y="5917"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5917"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehybnost,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="5917"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdrav,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="5917"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odchod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="5917"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="5917"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdélníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="5917"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="5917"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kroku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="5917"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="5917"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="5917"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otěži</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="5917"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="5917"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12246,663 +12246,663 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skoků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6623"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6637"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="6637"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6637"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>překážek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="6637"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="6637"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="6637"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="6637"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6873"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6887"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="6887"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>překážek/skoků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="6887"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="6887"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="6887"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7122"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7137"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="7137"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7137"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šířka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="7137"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oxerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="7137"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="7137"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="7137"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="7137"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="7137"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="7137"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>110</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="7137"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="7137"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7372"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7386"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="7386"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šířka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trojbradlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="7386"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="7386"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="7386"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>130</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="7386"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7621"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7636"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="7636"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>délka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="7636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dráhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="7636"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="7636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="7636"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="7636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="7636"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="7636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="7636"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="7636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7871"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7885"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7885"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7885"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rychlost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="7885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>350</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="7885"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="7885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m/min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8121"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13062,408 +13062,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistit:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8591"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8605"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="571" w:y="8605"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8605"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="504" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="8605"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="571" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="811" w:y="8605"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="744" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="8605"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="8605"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jezdce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="8605"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kteří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="8605"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="8605"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využiti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="8605"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="8605"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="8605"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="8605"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žáci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="8605"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="8605"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="8605"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcvikových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="8605"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="8605"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="8605"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="8605"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kteří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="8605"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="8605"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9873" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybaveni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13504,187 +13504,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstrojí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9071"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9085"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="9085"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9085"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Personál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="9085"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="9085"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="9085"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="9085"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>překážek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="9085"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="9085"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drezurního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="9085"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdélníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14722,51 +14722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel jezdectví, 15.9.2026 15:25:17</w:t>
+        <w:t>Cvičitel jezdectví, 30.10.2026 19:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15239,51 +15239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká jezdecká federace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel jezdectví, 15.9.2026 15:25:17</w:t>
+        <w:t>Cvičitel jezdectví, 30.10.2026 19:35:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>