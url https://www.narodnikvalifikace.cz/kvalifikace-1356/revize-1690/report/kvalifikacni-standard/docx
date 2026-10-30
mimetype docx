--- v4 (2026-09-01)
+++ v5 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R651816D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR651816D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR651816D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A5D9B59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A5D9B59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A5D9B59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:23</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:03:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,204 +7828,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11215"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11230"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="11230"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11230"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="11230"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="11230"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="11230"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="11230"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="11230"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="11230"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="11230"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="11230"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8117,102 +8117,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11715"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="11715"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="11715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="11715"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="11715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="11715"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="11715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8746,119 +8746,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12415"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12430"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12430"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12430"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="12430"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="12430"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10021,102 +10021,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14062"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="14076"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="14076"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="14076"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14311"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10225,136 +10225,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14547"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14561"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="14561"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14561"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="14561"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylosovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="14561"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="14561"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="14561"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10984,51 +10984,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:23</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:03:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11440,51 +11440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:23</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:03:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12013,51 +12013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:23</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:03:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>