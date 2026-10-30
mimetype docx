--- v4 (2026-09-01)
+++ v5 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25C32E49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25C32E49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25C32E49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE2E03A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE2E03A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE2E03A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:24</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:24</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2789,51 +2789,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:24</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9983,204 +9983,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11215"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11230"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="11230"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11230"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="11230"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="11230"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="11230"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="11230"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="11230"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="11230"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="11230"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="11230"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10272,102 +10272,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11700"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11715"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="11715"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11715"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="11715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="11715"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="11715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="11715"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="11715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10901,119 +10901,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12415"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12430"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12430"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12430"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="12430"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="12430"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12176,102 +12176,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14062"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="14076"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="14076"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="14076"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14311"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12380,136 +12380,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14547"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14561"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="14561"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14561"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="14561"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylosovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="14561"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="14561"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="14561"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13139,51 +13139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:24</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13998,51 +13998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14602,51 +14602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:24</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14915,51 +14915,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:24</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15488,84 +15488,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor u poskytovatele praktického vyučování, 1.9.2026 10:21:24</w:t>
+        <w:t>Instruktor u poskytovatele praktického vyučování, 30.10.2026 22:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AC7312B"/>
+    <w:nsid w:val="31FC47C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>