--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD57617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD57617" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD57617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66599C26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66599C26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66599C26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 19:34:24</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 3:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 19:34:24</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 3:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 19:34:24</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 3:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2792,51 +2792,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•profesní životopis</w:t>
+        <w:t>profesní životopis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2851,51 +2851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ukázky minimálně 3 digitálních 3D loutek (ve formě videoprezentace a nebo nativních dat) s uvedením konkrétních činností, které na prezentované loutce dotyčný vykonal (na CD/DVD nosiči)</w:t>
+        <w:t>ukázky minimálně 3 digitálních 3D loutek (ve formě videoprezentace a nebo nativních dat) s uvedením konkrétních činností, které na prezentované loutce dotyčný vykonal (na CD/DVD nosiči)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2966,51 +2966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dodržování technických podmínek zadávací dokumentace</w:t>
+        <w:t>dodržování technických podmínek zadávací dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3025,51 +3025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kvalita ovládání loutky daná mírou interaktivity nebo daná mírou ovladatelnosti v reálném čase</w:t>
+        <w:t>kvalita ovládání loutky daná mírou interaktivity nebo daná mírou ovladatelnosti v reálném čase</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3653,51 +3653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výtvarné návrhy charakteru (profil, anfas, perspektiva)</w:t>
+        <w:t>výtvarné návrhy charakteru (profil, anfas, perspektiva)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3712,51 +3712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výtvarný koncept emocí a extrémních póz charakteru</w:t>
+        <w:t>výtvarný koncept emocí a extrémních póz charakteru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3771,51 +3771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•požadavky na funkce a ovládání pro animátory</w:t>
+        <w:t>požadavky na funkce a ovládání pro animátory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hotovou 3D loutku bez kostry (polygonální model postavy bez kostry)</w:t>
+        <w:t>hotovou 3D loutku bez kostry (polygonální model postavy bez kostry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4001,51 +4001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
+        <w:t xml:space="preserve">narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 19:34:24</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 3:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,79 +4320,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9537" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4404,51 +4404,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4460,51 +4460,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4519,51 +4519,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe na pozici výrobce digitálních 3D loutek (rigger) nebo ve funkci učitele praktického vyučování v oblasti 3D animované tvorby, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4578,51 +4578,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 82-035-N Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla nebo profesní kvalifikace 82-022-N 3D charakterový animátor / charakterová animátorka se středním vzděláním s maturitní zkouškou a alespoň 5 let odborné praxe v řídicích pozicích v oblasti 3D animovaných projektů, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4634,51 +4634,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4690,51 +4690,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další upřesnění požadavků na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4749,51 +4749,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doložení praxe v oboru profesním životopisem, ukázkami vlastní práce na animovaném díle, podložené titulkovou listinou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4805,51 +4805,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4861,51 +4861,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaným zástupcem autorizované osoby může být i zahraniční profesionál, který prokazatelně splňuje výše uvedené požadavky nebo jejich kombinaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4917,51 +4917,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4973,51 +4973,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5025,117 +5025,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5147,51 +5088,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5203,51 +5144,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5259,51 +5200,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5314,79 +5255,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11918"/>
+        <w:framePr w:w="10766" w:h="3551" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9595"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11918"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9595"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12259"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5394,58 +5335,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítačové pracoviště vybavené počítačem s operačním systémem</w:t>
+        <w:t>Počítačové pracoviště vybavené počítačem s operačním systémem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12259"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5453,58 +5394,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•softwarové vybavení pro 3D animaci</w:t>
+        <w:t>softwarové vybavení pro 3D animaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12259"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5512,58 +5453,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tužka, papír</w:t>
+        <w:t>tužka, papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12259"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5571,58 +5512,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•3D loutka bez kostry (polygonální model postavy bez kostry)</w:t>
+        <w:t>3D loutka bez kostry (polygonální model postavy bez kostry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12259"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5630,58 +5571,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•narigovaná humanoidní loutka pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
+        <w:t xml:space="preserve">narigovaná humanoidní loutka pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12259"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5693,51 +5634,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12259"/>
+        <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9935"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5747,63 +5688,146 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13373"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13373"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13713"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 19:34:24</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 3:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5895,330 +5919,247 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="3095" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Doba přípravy na zkoušku</w:t>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
-[...26 lines deleted...]
-        <w:t>Doba pro vykonání zkoušky</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 40 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 40 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Uchazeč realizuje zkoušku v předem stanovených etapách rozdělených podle kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6226,58 +6167,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1. den: kompetence Orientace v technologických postupech výroby 3D charakterové animace a kompetence Zhotovení 3D modelu lidské postavy,</w:t>
+        <w:t>1. den: kompetence Orientace v technologických postupech výroby 3D charakterové animace a kompetence Zhotovení 3D modelu lidské postavy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6285,58 +6226,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•2. den: kompetence Plánování a vývoj konceptu digitální 3D loutky,</w:t>
+        <w:t>2. den: kompetence Plánování a vývoj konceptu digitální 3D loutky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6344,58 +6285,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•3. den: kompetence Výroba digitální 3D loutky,</w:t>
+        <w:t>3. den: kompetence Výroba digitální 3D loutky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6403,58 +6344,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•4. a 5. den: kompetence Výroba ovladačů a funkcí digitální 3D loutky,</w:t>
+        <w:t>4. a 5. den: kompetence Výroba ovladačů a funkcí digitální 3D loutky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
+        <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6462,68 +6403,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
+        <w:t>5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 19:34:24</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 3:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7105,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 19:34:24</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 3:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DE499E7"/>
+    <w:nsid w:val="798D2EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C3D94E"/>
+    <w:nsid w:val="24BA1010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7398,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3022452C"/>
+    <w:nsid w:val="34999D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FD47B1B"/>
+    <w:nsid w:val="09721816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="297AE3E1"/>
+    <w:nsid w:val="73D09982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7788,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="275D568D"/>
+    <w:nsid w:val="258BFCC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7918,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3726B00E"/>
+    <w:nsid w:val="7C6E9657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8048,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7CCA3EAD"/>
+    <w:nsid w:val="00CB0BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8178,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="030B1F4A"/>
+    <w:nsid w:val="1F99B16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="18A91210"/>
+    <w:nsid w:val="2D9C799F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>