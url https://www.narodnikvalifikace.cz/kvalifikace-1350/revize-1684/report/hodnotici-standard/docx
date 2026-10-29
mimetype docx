--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8315502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8315502" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8315502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EDEA7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EDEA7B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EDEA7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 18:49:16</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 18:49:16</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 18:49:16</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2792,51 +2792,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•profesní životopis</w:t>
+        <w:t>profesní životopis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2851,51 +2851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ukázky minimálně 3 digitálních 3D loutek (ve formě videoprezentace a nebo nativních dat) s uvedením konkrétních činností, které na prezentované loutce dotyčný vykonal (na CD/DVD nosiči)</w:t>
+        <w:t>ukázky minimálně 3 digitálních 3D loutek (ve formě videoprezentace a nebo nativních dat) s uvedením konkrétních činností, které na prezentované loutce dotyčný vykonal (na CD/DVD nosiči)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2966,51 +2966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dodržování technických podmínek zadávací dokumentace</w:t>
+        <w:t>dodržování technických podmínek zadávací dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3025,51 +3025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kvalita ovládání loutky daná mírou interaktivity nebo daná mírou ovladatelnosti v reálném čase</w:t>
+        <w:t>kvalita ovládání loutky daná mírou interaktivity nebo daná mírou ovladatelnosti v reálném čase</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3653,51 +3653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výtvarné návrhy charakteru (profil, anfas, perspektiva)</w:t>
+        <w:t>výtvarné návrhy charakteru (profil, anfas, perspektiva)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3712,51 +3712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výtvarný koncept emocí a extrémních póz charakteru</w:t>
+        <w:t>výtvarný koncept emocí a extrémních póz charakteru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3771,51 +3771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•požadavky na funkce a ovládání pro animátory</w:t>
+        <w:t>požadavky na funkce a ovládání pro animátory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hotovou 3D loutku bez kostry (polygonální model postavy bez kostry)</w:t>
+        <w:t>hotovou 3D loutku bez kostry (polygonální model postavy bez kostry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8884" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4001,51 +4001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
+        <w:t xml:space="preserve">narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 18:49:16</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5094,51 +5094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8745" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5153,51 +5153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8745" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5463,51 +5463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítačové pracoviště vybavené počítačem s operačním systémem</w:t>
+        <w:t>Počítačové pracoviště vybavené počítačem s operačním systémem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12014"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5522,51 +5522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•softwarové vybavení pro 3D animaci</w:t>
+        <w:t>softwarové vybavení pro 3D animaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12014"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5581,51 +5581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tužka, papír</w:t>
+        <w:t>tužka, papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12014"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•3D loutka bez kostry (polygonální model postavy bez kostry)</w:t>
+        <w:t>3D loutka bez kostry (polygonální model postavy bez kostry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12014"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5699,51 +5699,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•narigovaná humanoidní loutka pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
+        <w:t xml:space="preserve">narigovaná humanoidní loutka pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12014"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 18:49:16</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6295,51 +6295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1. den: kompetence Orientace v technologických postupech výroby 3D charakterové animace a kompetence Zhotovení 3D modelu lidské postavy,</w:t>
+        <w:t>1. den: kompetence Orientace v technologických postupech výroby 3D charakterové animace a kompetence Zhotovení 3D modelu lidské postavy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6354,51 +6354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•2. den: kompetence Plánování a vývoj konceptu digitální 3D loutky,</w:t>
+        <w:t>2. den: kompetence Plánování a vývoj konceptu digitální 3D loutky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6413,51 +6413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•3. den: kompetence Výroba digitální 3D loutky,</w:t>
+        <w:t>3. den: kompetence Výroba digitální 3D loutky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•4. a 5. den: kompetence Výroba ovladačů a funkcí digitální 3D loutky,</w:t>
+        <w:t>4. a 5. den: kompetence Výroba ovladačů a funkcí digitální 3D loutky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6531,68 +6531,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
+        <w:t>5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 18:49:16</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 18:49:16</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 29.10.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="451F3F88"/>
+    <w:nsid w:val="11E3E745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="165DE8C0"/>
+    <w:nsid w:val="27523DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DDFF9F6"/>
+    <w:nsid w:val="065D1505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F3A0318"/>
+    <w:nsid w:val="76B61E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06E761FD"/>
+    <w:nsid w:val="5C461A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1CD73D22"/>
+    <w:nsid w:val="48C45B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50247A44"/>
+    <w:nsid w:val="00510CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="50F0C390"/>
+    <w:nsid w:val="219965AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="49BB6E61"/>
+    <w:nsid w:val="6B99AB35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>