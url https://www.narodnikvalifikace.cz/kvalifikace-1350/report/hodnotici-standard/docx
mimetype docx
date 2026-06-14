--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CAD1F18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CAD1F18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CAD1F18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R596FD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR596FD91A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR596FD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.4.2026 13:37:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.4.2026 13:37:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.4.2026 13:37:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.4.2026 13:37:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.4.2026 13:37:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.4.2026 13:37:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.4.2026 13:37:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="133312DE"/>
+    <w:nsid w:val="39E3441E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="674D4777"/>
+    <w:nsid w:val="76D4B19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4663AA7A"/>
+    <w:nsid w:val="77A88E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14907C16"/>
+    <w:nsid w:val="3B0465A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1118229A"/>
+    <w:nsid w:val="2F359560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="621E8856"/>
+    <w:nsid w:val="2735C034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7445C249"/>
+    <w:nsid w:val="5B0218E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="34BCAF88"/>
+    <w:nsid w:val="34C0416C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6FEDCBA9"/>
+    <w:nsid w:val="0AA7C132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="75BC599D"/>
+    <w:nsid w:val="4B1A87BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>