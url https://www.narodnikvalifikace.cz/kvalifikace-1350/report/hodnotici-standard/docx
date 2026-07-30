--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R596FD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR596FD91A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR596FD91A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27546A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27546A9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27546A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 14.6.2026 20:02:49</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39E3441E"/>
+    <w:nsid w:val="2A96B190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D4B19F"/>
+    <w:nsid w:val="2B097CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77A88E8E"/>
+    <w:nsid w:val="532B4BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B0465A1"/>
+    <w:nsid w:val="11374A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F359560"/>
+    <w:nsid w:val="67B130FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2735C034"/>
+    <w:nsid w:val="4E3652CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B0218E5"/>
+    <w:nsid w:val="18A293F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="34C0416C"/>
+    <w:nsid w:val="7F7BBD8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0AA7C132"/>
+    <w:nsid w:val="68A74872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4B1A87BE"/>
+    <w:nsid w:val="2A52D35C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>