--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27546A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27546A9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27546A9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD1C2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD1C2824" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD1C2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 17:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 17:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 17:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 17:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 17:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 17:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 30.7.2026 4:14:59</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 13.9.2026 17:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A96B190"/>
+    <w:nsid w:val="14AB1F15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B097CFE"/>
+    <w:nsid w:val="61133F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="532B4BCF"/>
+    <w:nsid w:val="6369D1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11374A23"/>
+    <w:nsid w:val="5A0B37CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67B130FB"/>
+    <w:nsid w:val="47E68806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E3652CE"/>
+    <w:nsid w:val="3007D28B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="18A293F0"/>
+    <w:nsid w:val="3FD187EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7F7BBD8C"/>
+    <w:nsid w:val="01C4D22F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="68A74872"/>
+    <w:nsid w:val="5DFA4358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2A52D35C"/>
+    <w:nsid w:val="5CA745A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>