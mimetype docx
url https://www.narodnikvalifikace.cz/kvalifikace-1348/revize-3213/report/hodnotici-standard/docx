--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R604C8FC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR604C8FC8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR604C8FC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D88778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D88778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D88778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10381,51 +10381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11128,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 13.6.2026 11:16:17</w:t>
+        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="590197E5"/>
+    <w:nsid w:val="732B849E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C10A685"/>
+    <w:nsid w:val="755A39A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="534B3E6B"/>
+    <w:nsid w:val="0ECA4491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="181F17D9"/>
+    <w:nsid w:val="4CCC96B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C786666"/>
+    <w:nsid w:val="4B53789A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4FDE8CAC"/>
+    <w:nsid w:val="69BF1082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>