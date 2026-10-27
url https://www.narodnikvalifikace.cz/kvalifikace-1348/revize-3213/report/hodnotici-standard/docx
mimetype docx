--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D88778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D88778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D88778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45932410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45932410" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45932410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3034,51 +3034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4309,51 +4309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5192,51 +5192,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7488,51 +7488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7729,51 +7729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7940,68 +7940,50 @@
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zákony v platném znění nebo ve znění pozdějších předpisů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
@@ -8023,51 +8005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 254/2001 Sb., vodní zákon</w:t>
+        <w:t>č. 254/2001 Sb., vodní zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8083,51 +8065,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 183/2006 sb., stavební zákon</w:t>
+        <w:t>č. 183/2006 sb., stavební zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8143,51 +8125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 289/1995 Sb., lesní zákon</w:t>
+        <w:t>č. 289/1995 Sb., lesní zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8203,51 +8185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 185/2001 Sb., o odpadech</w:t>
+        <w:t>č. 185/2001 Sb., o odpadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8263,51 +8245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 334/1992 Sb., o ochraně zemědělského půdního fondu</w:t>
+        <w:t>č. 334/1992 Sb., o ochraně zemědělského půdního fondu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8323,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 156/1998 Sb., o hnojivech</w:t>
+        <w:t>č. 156/1998 Sb., o hnojivech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8383,51 +8365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 17/1992 Sb., o životním prostředí</w:t>
+        <w:t>č. 17/1992 Sb., o životním prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8443,51 +8425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 114/1992 Sb., o ochraně přírody a krajiny</w:t>
+        <w:t>č. 114/1992 Sb., o ochraně přírody a krajiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8503,51 +8485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 139/2002 Sb., o pozemkových úpravách a pozemkových úřadech</w:t>
+        <w:t>č. 139/2002 Sb., o pozemkových úpravách a pozemkových úřadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8602,68 +8584,50 @@
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyhlášky v platném znění nebo ve znění pozdějších předpisů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
@@ -8696,51 +8660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 225/2002 Sb., o podrobném vymezení staveb k vodohospodářským melioracím pozemků</w:t>
+        <w:t>č. 225/2002 Sb., o podrobném vymezení staveb k vodohospodářským melioracím pozemků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8756,51 +8720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 590/2002 Sb., o technických požadavcích pro vodní díla</w:t>
+        <w:t>č. 590/2002 Sb., o technických požadavcích pro vodní díla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8816,51 +8780,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 239/2017 Sb., o technických požadavcích pro stavby pro plnění funkcí lesa</w:t>
+        <w:t>č. 239/2017 Sb., o technických požadavcích pro stavby pro plnění funkcí lesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8876,51 +8840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•č. 294/2005 Sb., o podmínkách ukládání odpadů na skládky a jejich využívání na povrchu terénu </w:t>
+        <w:t xml:space="preserve">č. 294/2005 Sb., o podmínkách ukládání odpadů na skládky a jejich využívání na povrchu terénu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8936,51 +8900,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•č. 257/2009 Sb., o používání sedimentů na zemědělské půdě</w:t>
+        <w:t>č. 257/2009 Sb., o používání sedimentů na zemědělské půdě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9051,51 +9015,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•alespoň 2x projektová dokumentace melioračních staveb</w:t>
+        <w:t>alespoň 2x projektová dokumentace melioračních staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9110,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•projekt "Územně plánovací dokumentace"</w:t>
+        <w:t>projekt "Územně plánovací dokumentace"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9169,51 +9133,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•projekt "Komplexní pozemkové úpravy"</w:t>
+        <w:t>projekt "Komplexní pozemkové úpravy"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9228,51 +9192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přehledná situace území</w:t>
+        <w:t>přehledná situace území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9287,51 +9251,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•situace širších vztahů</w:t>
+        <w:t>situace širších vztahů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9346,51 +9310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plán společných zařízení</w:t>
+        <w:t>plán společných zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9405,51 +9369,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dokumentace provozu a údržby závlahových systémů a zařízení</w:t>
+        <w:t>dokumentace provozu a údržby závlahových systémů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9464,51 +9428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pasportizace závlahové soustavy</w:t>
+        <w:t>pasportizace závlahové soustavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9523,51 +9487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•alespoň 2x zadání příkladů pro výpočet kapacity koryta </w:t>
+        <w:t xml:space="preserve">alespoň 2x zadání příkladů pro výpočet kapacity koryta </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9582,51 +9546,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•alespoň 2x měrné křivky nádrže</w:t>
+        <w:t>alespoň 2x měrné křivky nádrže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9641,51 +9605,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•alespoň 2x měrné křivky závlahových čerpadel </w:t>
+        <w:t xml:space="preserve">alespoň 2x měrné křivky závlahových čerpadel </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9700,51 +9664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•alespoň 2x zadání příkladů pro výpočet závlahového množství a závlahové dávky</w:t>
+        <w:t>alespoň 2x zadání příkladů pro výpočet závlahového množství a závlahové dávky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9759,51 +9723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prospekty</w:t>
+        <w:t>prospekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9818,51 +9782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fotografie</w:t>
+        <w:t>fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9877,51 +9841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mít přístup na závlahovou soustavu (nutné doložit smluvním vztahem mezi AOs a vlastníkem či uživatelem pozemků)</w:t>
+        <w:t>mít přístup na závlahovou soustavu (nutné doložit smluvním vztahem mezi AOs a vlastníkem či uživatelem pozemků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9992,51 +9956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodný prostor pro zkoušení uchazečů</w:t>
+        <w:t>vhodný prostor pro zkoušení uchazečů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10051,51 +10015,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s připojením na internet</w:t>
+        <w:t>PC s připojením na internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10110,51 +10074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•psací potřeby, papíry, kalkulačka </w:t>
+        <w:t xml:space="preserve">psací potřeby, papíry, kalkulačka </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10169,51 +10133,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osobní auto</w:t>
+        <w:t>osobní auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11174" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10381,51 +10345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10611,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11128,84 +11092,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výzkumný ústav meliorací a ochrany půdy, v. v. i., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik závlahových soustav, 11.9.2026 19:17:27</w:t>
+        <w:t>Technik závlahových soustav, 27.10.2026 2:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="732B849E"/>
+    <w:nsid w:val="6FDE8A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11291,51 +11255,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="755A39A5"/>
+    <w:nsid w:val="1B89F994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11421,51 +11385,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0ECA4491"/>
+    <w:nsid w:val="0B990468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11551,51 +11515,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CCC96B7"/>
+    <w:nsid w:val="5734C94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11681,51 +11645,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B53789A"/>
+    <w:nsid w:val="7F306AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11811,51 +11775,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69BF1082"/>
+    <w:nsid w:val="74894DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>