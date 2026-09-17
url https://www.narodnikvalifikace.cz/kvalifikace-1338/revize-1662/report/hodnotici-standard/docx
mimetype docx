--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R476D4AB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR476D4AB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR476D4AB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29441997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29441997" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29441997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.8.2026 20:35:14</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FAA20EE"/>
+    <w:nsid w:val="4E6B2E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FAA6984"/>
+    <w:nsid w:val="24744FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="233C801D"/>
+    <w:nsid w:val="5841C1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="396DB4F5"/>
+    <w:nsid w:val="03F2D730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2829D1DA"/>
+    <w:nsid w:val="3206C6D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="145A70D7"/>
+    <w:nsid w:val="4E0F015E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>