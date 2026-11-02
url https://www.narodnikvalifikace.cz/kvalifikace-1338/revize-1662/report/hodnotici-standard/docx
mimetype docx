--- v3 (2026-09-17)
+++ v4 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29441997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29441997" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29441997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D67CB06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D67CB06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D67CB06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4180,51 +4180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví ke zkoušce soubor nejméně pěti vzorků nejčastěji používaných materiálů, které slouží jako filtrační materiály pro odstranění tuhých částic.</w:t>
+        <w:t>Autorizovaná osoba připraví ke zkoušce soubor nejméně pěti vzorků nejčastěji používaných materiálů, které slouží jako filtrační materiály pro odstranění tuhých částic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6921" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4387,51 +4387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví ke zkoušce soubor nejméně pěti vzorků nejčastěji používaných materiálů, které slouží jako adsorbéry plynných emisí.</w:t>
+        <w:t>Autorizovaná osoba připraví ke zkoušce soubor nejméně pěti vzorků nejčastěji používaných materiálů, které slouží jako adsorbéry plynných emisí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6921" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4594,51 +4594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba připraví soubor osobních ochranných pracovních prostředků.</w:t>
+        <w:t>Autorizovaná osoba připraví soubor osobních ochranných pracovních prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6921" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5057,51 +5057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5674,51 +5674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5733,51 +5733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6110,79 +6110,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4765" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6194,51 +6194,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro řádný výkon zkoušky musí mít autorizovaná osoba k dispozici dále uvedené vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6246,58 +6246,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
+        <w:t>přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6305,58 +6305,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor vzorků materiálů, které se používají jako filtrační materiály pro odstranění tuhých částic</w:t>
+        <w:t>soubor vzorků materiálů, které se používají jako filtrační materiály pro odstranění tuhých částic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6364,58 +6364,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor vzorků materiálů, které se používají jako adsorbéry plynných emisí</w:t>
+        <w:t>soubor vzorků materiálů, které se používají jako adsorbéry plynných emisí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6423,58 +6423,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelové interní provozní dokumenty (provozní řády, provozní evidence) k zařízení na ochranu ovzduší</w:t>
+        <w:t>modelové interní provozní dokumenty (provozní řády, provozní evidence) k zařízení na ochranu ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6482,58 +6482,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení;</w:t>
+        <w:t>prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6541,58 +6541,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory pro ústní část zkoušky</w:t>
+        <w:t>vhodné prostory pro ústní část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6600,58 +6600,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor ochranných pracovních prostředků</w:t>
+        <w:t>soubor ochranných pracovních prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6659,58 +6659,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k internetu</w:t>
+        <w:t>přístup k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6722,51 +6722,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4425" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6777,79 +6777,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7377"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7377"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7717"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7486"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6860,79 +6860,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8980"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8980"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8750"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9320"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9090"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6954,51 +6954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7583,84 +7583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zařízení pro ochranu ovzduší, 17.9.2026 22:43:22</w:t>
+        <w:t>Pracovník zařízení pro ochranu ovzduší, 2.11.2026 9:16:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E6B2E29"/>
+    <w:nsid w:val="526A1754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7746,51 +7746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24744FB8"/>
+    <w:nsid w:val="5EC65A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7876,51 +7876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5841C1BB"/>
+    <w:nsid w:val="094A2758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8006,51 +8006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03F2D730"/>
+    <w:nsid w:val="71DE00FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8136,51 +8136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3206C6D3"/>
+    <w:nsid w:val="5F0F26FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8266,51 +8266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E0F015E"/>
+    <w:nsid w:val="42763B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>