--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D552E8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D552E8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D552E8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64E4027C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64E4027C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64E4027C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12170,51 +12170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12984,51 +12984,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13901,51 +13901,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15176,51 +15176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15749,84 +15749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 2.8.2026 20:15:28</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BB4F137"/>
+    <w:nsid w:val="336FB36C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15912,51 +15912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA372C2"/>
+    <w:nsid w:val="52ED6D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16042,51 +16042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F7183E6"/>
+    <w:nsid w:val="3CC7E0D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>