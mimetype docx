--- v3 (2026-09-17)
+++ v4 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64E4027C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64E4027C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64E4027C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F328A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F328A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F328A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6787,255 +6787,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6804"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6819"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="6819"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6819"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6819"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="6819"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="6819"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6819"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="6819"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="6819"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="6819"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="6819"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="6819"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="6819"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="6819"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="6819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7263,323 +7263,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7769"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="7769"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="7769"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="7769"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="7769"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="7769"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="7769"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="7769"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="7769"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="7769"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="7769"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="7769"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="7769"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="7769"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="7769"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyřazených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="7769"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="7769"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7858,119 +7858,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8465"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8479"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8479"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8479"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8479"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="8479"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>katalog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="8479"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8113,272 +8113,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9199"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="9199"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9199"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="9199"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="9199"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9199"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="9199"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="9199"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="9199"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="9199"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="9199"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="9199"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nelegované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="9199"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oceli,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="9199"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="9199"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oceli,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8725,255 +8725,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10135"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10150"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10150"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10150"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10150"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10150"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="10150"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10150"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="10150"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="10150"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="10150"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="10150"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="10150"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="10150"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="10150"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sklem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9116,255 +9116,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10870"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10870"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10870"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoduché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="10870"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="10870"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="10870"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="10870"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="10870"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="10870"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="10870"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="10870"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="10870"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>separovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11100"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9881,255 +9881,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12036"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12051"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12051"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12051"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12051"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použije</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="12051"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="12051"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="12051"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="12051"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="12051"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="12051"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="12051"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="12051"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="12051"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="12051"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10289,442 +10289,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12756"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12771"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12771"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12771"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12771"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12771"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="12771"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="12771"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="12771"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="12771"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="12771"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="12771"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="12771"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="12771"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="12771"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="12771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13020"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="13020"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="13020"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="13020"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="13020"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="13020"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="13020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadanými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="13020"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="13020"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="13020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10884,272 +10884,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13740"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="13740"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13740"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="13740"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="13740"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="13740"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="13740"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="13740"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neúplné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="13740"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="13740"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="13740"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="13740"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="13740"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="13740"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10358" w:y="13740"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10291" w:y="13740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13971"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11411,272 +11411,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14691"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14691"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="14691"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14691"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="14691"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="14691"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="14691"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="14691"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="14691"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="14691"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="14691"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="14691"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>QMS,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="14691"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přijatého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="14691"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11921,300 +11921,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15627"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="15641"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="15641"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="15641"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="15641"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="15641"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="15641"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="15641"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="15641"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="15641"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="15641"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="15641"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>QMS,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="15641"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přijatého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="15641"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12581,187 +12581,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2860"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="2874"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="2874"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="2874"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="2874"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2874"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="2874"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="2874"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="2874"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12984,51 +12984,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13601,51 +13601,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13660,51 +13660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -13901,51 +13901,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14037,79 +14037,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7856" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7626" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14121,51 +14121,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro řádný výkon zkoušky musí mít autorizovaná osoba k dispozici dále uvedené vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14173,58 +14173,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
+        <w:t>přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14232,58 +14232,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorek odpadů oceli a litiny, vhodný k vizuálnímu posouzení, obsahující rovněž odpady hliníku, mědi, plastů, nedemontované různě složité součástky, zaolejované třísky, okuje, dřevo, zeminu atd., umístěný v shromažďovacím prostředku (kontejneru), který odpovídá technickým požadavkům právních přepisů</w:t>
+        <w:t>vzorek odpadů oceli a litiny, vhodný k vizuálnímu posouzení, obsahující rovněž odpady hliníku, mědi, plastů, nedemontované různě složité součástky, zaolejované třísky, okuje, dřevo, zeminu atd., umístěný v shromažďovacím prostředku (kontejneru), který odpovídá technickým požadavkům právních přepisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14291,58 +14291,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorek odpadů několika druhů plastů, vhodný k vizuálnímu posouzení, znečištěný oddělitelnými i neoddělitelnými odpady kovů, dřeva, textilu, skla, umístěný ve shromažďovacím prostředku (kontejneru), který odpovídá technickým požadavkům právních předpisů</w:t>
+        <w:t>vzorek odpadů několika druhů plastů, vhodný k vizuálnímu posouzení, znečištěný oddělitelnými i neoddělitelnými odpady kovů, dřeva, textilu, skla, umístěný ve shromažďovacím prostředku (kontejneru), který odpovídá technickým požadavkům právních předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14350,58 +14350,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelové interní provozní dokumenty, modelově vyplněné identifikační listy nebezpečných odpadů, modelové formuláře k evidenci odpadů a k hlášení o produkci odpadů, modelové dokumenty k přepravě odpadů</w:t>
+        <w:t>modelové interní provozní dokumenty, modelově vyplněné identifikační listy nebezpečných odpadů, modelové formuláře k evidenci odpadů a k hlášení o produkci odpadů, modelové dokumenty k přepravě odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14409,58 +14409,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•štítky a grafické symboly k označování nebezpečných vlastností odpadů, nebezpečných odpadů, přepravních obalů a prostředků pro nebezpečné odpady</w:t>
+        <w:t>štítky a grafické symboly k označování nebezpečných vlastností odpadů, nebezpečných odpadů, přepravních obalů a prostředků pro nebezpečné odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14468,58 +14468,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení;</w:t>
+        <w:t>prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14527,58 +14527,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•místo k provedení manuální separace vzorků odpadů, resp. separace pomocí jednoduchých nástrojů, vybavené proti úniku odpadů</w:t>
+        <w:t>místo k provedení manuální separace vzorků odpadů, resp. separace pomocí jednoduchých nástrojů, vybavené proti úniku odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14586,58 +14586,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory pro ověřování ústní formou</w:t>
+        <w:t>vhodné prostory pro ověřování ústní formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14645,58 +14645,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor osobních ochranných pracovních pomůcek</w:t>
+        <w:t>soubor osobních ochranných pracovních pomůcek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14704,58 +14704,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička</w:t>
+        <w:t>lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14763,58 +14763,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hasicí přístroj</w:t>
+        <w:t>hasicí přístroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14822,58 +14822,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor jednoduchého nářadí pro separaci odpadů</w:t>
+        <w:t>soubor jednoduchého nářadí pro separaci odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14881,58 +14881,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k internetu</w:t>
+        <w:t>přístup k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14944,51 +14944,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7516" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7286" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14999,79 +14999,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10238"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10238"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10578"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10347"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15082,79 +15082,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11841"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11610"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11841"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11610"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12181"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11951"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15176,51 +15176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15749,84 +15749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro odpadové hospodářství, 17.9.2026 22:42:13</w:t>
+        <w:t>Pracovník pro odpadové hospodářství, 2.11.2026 9:26:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="336FB36C"/>
+    <w:nsid w:val="33849162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15912,51 +15912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52ED6D1C"/>
+    <w:nsid w:val="1BAF2228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16042,51 +16042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CC7E0D3"/>
+    <w:nsid w:val="7AD3E751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>