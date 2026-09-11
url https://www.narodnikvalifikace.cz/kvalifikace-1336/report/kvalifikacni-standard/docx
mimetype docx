--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R605317ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR605317ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR605317ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AD4E15A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AD4E15A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AD4E15A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 28.7.2026 10:39:35</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9232,51 +9232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 28.7.2026 10:39:35</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9892,51 +9892,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 28.7.2026 10:39:35</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10577,51 +10577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 28.7.2026 10:39:35</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>