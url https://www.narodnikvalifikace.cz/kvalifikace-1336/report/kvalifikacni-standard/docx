--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AD4E15A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AD4E15A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AD4E15A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42C3873E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42C3873E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42C3873E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 27.10.2026 1:24:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6654,255 +6654,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10519"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10534"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10534"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10534"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="10534"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10534"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhlas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="10534"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="10534"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjádření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="10534"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodoprávního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="10534"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úřadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="10534"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="10534"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="10534"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="10534"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdílů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7079,289 +7079,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11489"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="11489"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11489"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="11489"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="11489"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorkovnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="11489"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="11489"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="11489"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="11489"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="11489"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="11489"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neprobíhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="11489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="11489"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reálném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="11489"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="11489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="11489"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="11489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11719"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7538,289 +7538,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12190"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12204"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12204"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12204"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12204"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12204"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="12204"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="12204"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="12204"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="12204"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="12204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="12204"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="12204"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="12204"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="12204"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="12204"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laboratoří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10550" w:y="12204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10483" w:y="12204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8167,255 +8167,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13390"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakreslí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13390"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schémata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13390"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="13390"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="13390"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="13390"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="13390"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="13390"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="13390"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="13390"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="13390"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="13390"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13625"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8592,289 +8592,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14331"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14345"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14345"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14345"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="14345"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14345"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="14345"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="14345"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="14345"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="14345"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="14345"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="14345"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="14345"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="14345"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="14345"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="14345"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="14345"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8932,272 +8932,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15060"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="15060"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15060"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="15060"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="15060"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="15060"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="15060"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="15060"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="15060"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="15060"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="15060"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="15060"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="15060"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objemech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="15060"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="15060"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9232,51 +9232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 27.10.2026 1:24:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9592,351 +9592,351 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="2409"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="2409"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="2409"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="2409"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="2409"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="2409"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="2409"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="2409"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="2409"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="2409"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výpočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="2409"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poplatků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="2409"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="2409"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="2409"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="2409"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="2409"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 27.10.2026 1:24:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10577,51 +10577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Agentura ochrany přírody a krajiny ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu vod, 11.9.2026 19:16:10</w:t>
+        <w:t>Technik/technička zařízení pro ochranu vod, 27.10.2026 1:24:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>