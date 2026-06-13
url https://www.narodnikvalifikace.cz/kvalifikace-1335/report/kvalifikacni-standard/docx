--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76B3942E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76B3942E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76B3942E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D0DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D0DC1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D0DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:54</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:54</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:54</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:54</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F2DE2C1"/>
+    <w:nsid w:val="4167A008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="341AA144"/>
+    <w:nsid w:val="32525BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BBB3C7C"/>
+    <w:nsid w:val="1D7DA4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45C34190"/>
+    <w:nsid w:val="50684714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09B906CB"/>
+    <w:nsid w:val="0D20EF77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="362EED8A"/>
+    <w:nsid w:val="34E658A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="01D150D2"/>
+    <w:nsid w:val="67D29F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="11494141"/>
+    <w:nsid w:val="2AFF8804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6B5FCB4B"/>
+    <w:nsid w:val="7B4B5B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7D0958E6"/>
+    <w:nsid w:val="03E767AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>