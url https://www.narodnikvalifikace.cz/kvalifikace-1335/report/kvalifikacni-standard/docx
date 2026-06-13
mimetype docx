--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D0DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D0DC1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D0DC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D3CCA59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D3CCA59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D3CCA59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:04:05</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4167A008"/>
+    <w:nsid w:val="3CA994B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32525BFF"/>
+    <w:nsid w:val="0DBFC758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D7DA4B5"/>
+    <w:nsid w:val="4F532068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50684714"/>
+    <w:nsid w:val="7B8E3A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D20EF77"/>
+    <w:nsid w:val="429BCD0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34E658A3"/>
+    <w:nsid w:val="074D71FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="67D29F87"/>
+    <w:nsid w:val="63DE4B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2AFF8804"/>
+    <w:nsid w:val="1D14455A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7B4B5B74"/>
+    <w:nsid w:val="04604BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="03E767AD"/>
+    <w:nsid w:val="45947A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>