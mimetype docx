--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D3CCA59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D3CCA59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D3CCA59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE59653C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE59653C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE59653C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:33</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CA994B0"/>
+    <w:nsid w:val="2D50BDE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DBFC758"/>
+    <w:nsid w:val="71054F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F532068"/>
+    <w:nsid w:val="15CDB6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B8E3A88"/>
+    <w:nsid w:val="09CCB3C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="429BCD0C"/>
+    <w:nsid w:val="31FC4498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="074D71FF"/>
+    <w:nsid w:val="7B765BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="63DE4B1E"/>
+    <w:nsid w:val="6376C638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D14455A"/>
+    <w:nsid w:val="72C5983E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="04604BD2"/>
+    <w:nsid w:val="6C36AFAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="45947A67"/>
+    <w:nsid w:val="6846ED06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>