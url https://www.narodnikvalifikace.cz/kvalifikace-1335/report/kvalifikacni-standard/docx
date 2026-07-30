--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE59653C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE59653C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE59653C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE7D4578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE7D4578" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE7D4578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:15:00</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D50BDE9"/>
+    <w:nsid w:val="416D44F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71054F1B"/>
+    <w:nsid w:val="3EE0CD61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15CDB6C0"/>
+    <w:nsid w:val="18021A33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09CCB3C4"/>
+    <w:nsid w:val="7F648403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31FC4498"/>
+    <w:nsid w:val="3FFD67DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7B765BD7"/>
+    <w:nsid w:val="4FA045E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6376C638"/>
+    <w:nsid w:val="5F5ECE1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="72C5983E"/>
+    <w:nsid w:val="7E72D85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6C36AFAF"/>
+    <w:nsid w:val="22D2064B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6846ED06"/>
+    <w:nsid w:val="107EA547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>