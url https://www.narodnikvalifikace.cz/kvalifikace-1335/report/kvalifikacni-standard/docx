--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE7D4578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE7D4578" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE7D4578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CAA3C8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CAA3C8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CAA3C8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3474,51 +3474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4250,84 +4250,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="416D44F5"/>
+    <w:nsid w:val="2FAE1DC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4413,51 +4413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EE0CD61"/>
+    <w:nsid w:val="76273E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4543,51 +4543,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18021A33"/>
+    <w:nsid w:val="1F1599ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4673,51 +4673,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F648403"/>
+    <w:nsid w:val="7103E54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4803,51 +4803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FFD67DE"/>
+    <w:nsid w:val="6D9049C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4933,51 +4933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4FA045E0"/>
+    <w:nsid w:val="041CF8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5063,51 +5063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5F5ECE1E"/>
+    <w:nsid w:val="46F73FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5193,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7E72D85D"/>
+    <w:nsid w:val="699C9BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5323,51 +5323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="22D2064B"/>
+    <w:nsid w:val="264D79F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="107EA547"/>
+    <w:nsid w:val="27E4F869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>