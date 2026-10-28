--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A88A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A88A3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A88A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB6C8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB6C8E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB6C8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7044,79 +7044,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8784" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6049"/>
+        <w:framePr w:w="10766" w:h="6235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6049"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6049"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7128,51 +7128,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7187,51 +7187,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem ve skupině oborů strojírenství nebo chemie a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe se zařízeními pro ochranu ovzduší nebo ve funkci učitele praktického vyučování v oblasti strojírenství nebo chemie nebo průmyslové ekologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7246,51 +7246,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve skupině oborů strojírenství nebo chemie nebo průmyslová ekologie a alespoň 5 let odborné praxe se zařízeními pro ochranu ovzduší nebo ve funkci učitele praktického vyučování v oblasti strojírenství nebo chemie nebo průmyslové ekologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7305,51 +7305,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání ve skupině oborů strojírenství nebo chemie nebo průmyslová ekologie a alespoň 5 let odborné praxe se zařízeními pro ochranu ovzduší nebo ve funkci učitele praktického vyučování v oblasti strojírenství nebo chemie nebo průmyslové ekologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7364,51 +7364,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na strojírenství nebo chemii nebo průmyslovou ekologii a alespoň 5 let odborné praxe se zařízeními pro ochranu ovzduší nebo ve funkci učitele odborných předmětů nebo praktického vyučování v oblasti strojírenství nebo chemie nebo průmyslové ekologie..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7423,51 +7423,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 16-007-M Technik/technička zařízení pro ochranu ovzduší a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe se zařízeními pro ochranu ovzduší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7479,397 +7479,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6596"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9207,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.10.2026 22:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35E81558"/>
+    <w:nsid w:val="03EDE0B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248BDEA3"/>
+    <w:nsid w:val="085E1FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A3BE597"/>
+    <w:nsid w:val="195105DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3977E41C"/>
+    <w:nsid w:val="76E62CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10FC2312"/>
+    <w:nsid w:val="079BD35D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +9890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C06AC8A"/>
+    <w:nsid w:val="793EDD0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24CBA5B9"/>
+    <w:nsid w:val="0D308E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="30EF552C"/>
+    <w:nsid w:val="169BF32E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1D3BBC9B"/>
+    <w:nsid w:val="66E5D938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6A828B46"/>
+    <w:nsid w:val="3A1ECE72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10540,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3420D9EF"/>
+    <w:nsid w:val="02741CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10670,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3E04414D"/>
+    <w:nsid w:val="481D7B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>