--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38471462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38471462" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38471462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R314317F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR314317F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR314317F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 28.4.2026 19:57:43</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C4BC65F"/>
+    <w:nsid w:val="684AF5F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CFED16"/>
+    <w:nsid w:val="1BFA8229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5100C19B"/>
+    <w:nsid w:val="49457EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="783F946D"/>
+    <w:nsid w:val="7828609C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4939D9F1"/>
+    <w:nsid w:val="58D1B387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="77195C0E"/>
+    <w:nsid w:val="0344E66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D373FF7"/>
+    <w:nsid w:val="610D8FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4A63A82C"/>
+    <w:nsid w:val="303012D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1B625A4B"/>
+    <w:nsid w:val="173B65FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="363060A6"/>
+    <w:nsid w:val="3B0A49EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="000EC6FA"/>
+    <w:nsid w:val="7D29308B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1B0F5E7A"/>
+    <w:nsid w:val="3362AFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>