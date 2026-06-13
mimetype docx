--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R314317F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR314317F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR314317F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R267BB6F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR267BB6F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR267BB6F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 7:03:42</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="684AF5F5"/>
+    <w:nsid w:val="7559BF2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BFA8229"/>
+    <w:nsid w:val="601BA757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49457EF9"/>
+    <w:nsid w:val="1088C235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7828609C"/>
+    <w:nsid w:val="76F18AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58D1B387"/>
+    <w:nsid w:val="3D529FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0344E66E"/>
+    <w:nsid w:val="3471AD2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="610D8FD7"/>
+    <w:nsid w:val="0081F44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="303012D1"/>
+    <w:nsid w:val="5E0871C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="173B65FA"/>
+    <w:nsid w:val="41DC4F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3B0A49EF"/>
+    <w:nsid w:val="2D51C60D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7D29308B"/>
+    <w:nsid w:val="37C5E13C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3362AFF8"/>
+    <w:nsid w:val="2D3322E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>