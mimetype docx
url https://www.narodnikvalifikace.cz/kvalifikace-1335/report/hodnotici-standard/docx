--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R267BB6F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR267BB6F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR267BB6F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CD7A11A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CD7A11A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CD7A11A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:30</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:31</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:31</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.6.2026 8:40:31</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7559BF2A"/>
+    <w:nsid w:val="08B847B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="601BA757"/>
+    <w:nsid w:val="29CAD7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1088C235"/>
+    <w:nsid w:val="352A9C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76F18AB3"/>
+    <w:nsid w:val="258AA83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D529FDC"/>
+    <w:nsid w:val="5D67AA4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3471AD2F"/>
+    <w:nsid w:val="012B767A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0081F44D"/>
+    <w:nsid w:val="0401A1B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5E0871C0"/>
+    <w:nsid w:val="4B6B7CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="41DC4F3E"/>
+    <w:nsid w:val="23EADA22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2D51C60D"/>
+    <w:nsid w:val="24230E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="37C5E13C"/>
+    <w:nsid w:val="0E793D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2D3322E3"/>
+    <w:nsid w:val="6CC79357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>