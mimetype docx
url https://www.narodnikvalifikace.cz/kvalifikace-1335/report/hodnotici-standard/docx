--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CD7A11A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CD7A11A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CD7A11A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C887425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C887425" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C887425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 4:14:59</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08B847B1"/>
+    <w:nsid w:val="75C45932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29CAD7FE"/>
+    <w:nsid w:val="3721D252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="352A9C2E"/>
+    <w:nsid w:val="2ED108A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="258AA83B"/>
+    <w:nsid w:val="53F87D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D67AA4C"/>
+    <w:nsid w:val="4C1C51E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="012B767A"/>
+    <w:nsid w:val="36371080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0401A1B7"/>
+    <w:nsid w:val="6C42B4B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4B6B7CCB"/>
+    <w:nsid w:val="369C08E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="23EADA22"/>
+    <w:nsid w:val="17217DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="24230E66"/>
+    <w:nsid w:val="56445AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0E793D46"/>
+    <w:nsid w:val="7FE598FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6CC79357"/>
+    <w:nsid w:val="266E8650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>