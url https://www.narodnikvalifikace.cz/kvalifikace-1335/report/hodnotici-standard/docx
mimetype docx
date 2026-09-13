--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C887425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C887425" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C887425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A88A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A88A3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A88A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4071,51 +4071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba připraví zadání výpočtu poplatku za zdroj znečišťování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7825,51 +7825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9375,84 +9375,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysoká škola chemicko-technologická v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička zařízení pro ochranu ovzduší, 30.7.2026 5:47:52</w:t>
+        <w:t>Technik/technička zařízení pro ochranu ovzduší, 13.9.2026 17:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75C45932"/>
+    <w:nsid w:val="35E81558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9538,51 +9538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3721D252"/>
+    <w:nsid w:val="248BDEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9668,51 +9668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ED108A4"/>
+    <w:nsid w:val="7A3BE597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9798,51 +9798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53F87D76"/>
+    <w:nsid w:val="3977E41C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9928,51 +9928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C1C51E4"/>
+    <w:nsid w:val="10FC2312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10058,51 +10058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="36371080"/>
+    <w:nsid w:val="6C06AC8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10188,51 +10188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6C42B4B4"/>
+    <w:nsid w:val="24CBA5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10318,51 +10318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="369C08E7"/>
+    <w:nsid w:val="30EF552C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10448,51 +10448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="17217DA5"/>
+    <w:nsid w:val="1D3BBC9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10578,51 +10578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="56445AFF"/>
+    <w:nsid w:val="6A828B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10708,51 +10708,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7FE598FF"/>
+    <w:nsid w:val="3420D9EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10838,51 +10838,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="266E8650"/>
+    <w:nsid w:val="3E04414D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>