--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FF953C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FF953C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FF953C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD4C4EF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD4C4EF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD4C4EF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7091,289 +7091,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6569"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6583"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="6583"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6583"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="6583"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="6583"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="6583"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="6583"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="6583"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="6583"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="6583"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="6583"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="6583"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="6583"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpad,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="6583"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="6583"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="6583"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7703,272 +7703,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7534"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="7534"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="7534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="7534"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="7534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="7534"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="7534"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="7534"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="7534"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="7534"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="7534"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="7534"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="7534"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="7534"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="7534"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8230,238 +8230,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8470"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="8484"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="8484"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="8484"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seznam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="8484"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8484"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="8484"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="8484"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="8484"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="8484"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="8484"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhláškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="8484"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9148,255 +9148,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9881"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9895"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="9895"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="9895"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="9895"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="9895"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>registr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="9895"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="9895"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aspektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="9895"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="9895"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="9895"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="9895"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9895"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="9895"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10176" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9964,340 +9964,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11062"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11076"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11076"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11076"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklady:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11311"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="11326"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="11326"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důvodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="11326"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="11326"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stejná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="11326"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>movitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11326"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věc,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="11326"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="11326"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzniká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="11326"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="11326"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="11326"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="11326"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="11326"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>buď</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="11326"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="11326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10338,714 +10338,714 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produktem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11791"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11806"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11806"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="11806"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="11806"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="11806"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="11806"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="11806"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="11806"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="11806"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(zmetek),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="11806"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12055"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="12055"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12055"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="12055"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okamžiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="12055"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="12055"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>movitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="12055"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="12055"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="12055"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12305"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="12305"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12305"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="12305"/>
+        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nespotřebovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="12305"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>surovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="12305"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="12305"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="12305"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>než</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="12305"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="12305"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="12305"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="12305"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="12305"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stejném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="12305"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologickém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="12305"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12540"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="433" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12555"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12555"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12555"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="12555"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přestává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="12555"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="12555"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11137,646 +11137,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13260"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13275"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="13275"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13275"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="13275"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="13275"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="13275"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="13275"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oceli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="13275"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="13275"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>litiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="13275"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="13275"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="13275"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hliníku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13275"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="13275"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedemontovanými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13505"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="13505"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>součástkami,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="13505"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="13505"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="13505"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vizuálnímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="13505"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="13505"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="13505"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="13505"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="13505"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="13505"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="13505"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="13505"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddělitelnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13735"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10694" w:y="13505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="494" w:y="13735"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neoddělitelnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13735"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13735"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="13735"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="13735"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="13735"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="13735"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="13735"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vizuálnímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="13735"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="13735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13971"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11970,255 +11970,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="14455"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14455"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="14455"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="14455"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="14455"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="14455"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="14455"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="14455"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="14455"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="14455"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="14455"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>původce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="14455"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="14455"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13018,51 +13018,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13191,306 +13191,306 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="2173"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="2173"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="2173"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="2173"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="2173"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="2173"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>původce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="2173"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10627" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13650,153 +13650,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="2653"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úkolem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="2653"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="2653"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="2653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2653"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="2653"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3451"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -13946,51 +13946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14622,51 +14622,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14681,51 +14681,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14922,51 +14922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15194,51 +15194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
+        <w:t>přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15253,51 +15253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorek odpadů oceli a litiny, znečištěný odpad hliníku, plastů nedemontovanými malými součástkami, vhodný k vizuálnímu posouzení; vzorek odpadů několika druhů plastů, znečištěný oddělitelnými i neoddělitelnými odpady kovů, odpady skla, vhodný k vizuálnímu posouzení</w:t>
+        <w:t>vzorek odpadů oceli a litiny, znečištěný odpad hliníku, plastů nedemontovanými malými součástkami, vhodný k vizuálnímu posouzení; vzorek odpadů několika druhů plastů, znečištěný oddělitelnými i neoddělitelnými odpady kovů, odpady skla, vhodný k vizuálnímu posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15312,51 +15312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kartičky s grafickými symboly pro označování nebezpečných odpadů podle zákona o chemických látkách a chemických přípravcích</w:t>
+        <w:t>kartičky s grafickými symboly pro označování nebezpečných odpadů podle zákona o chemických látkách a chemických přípravcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15371,51 +15371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelově vyplněné identifikační listy nebezpečných odpadů, vzorové formuláře k evidenci odpadů a k hlášení o produkci odpadů</w:t>
+        <w:t>modelově vyplněné identifikační listy nebezpečných odpadů, vzorové formuláře k evidenci odpadů a k hlášení o produkci odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15430,51 +15430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
+        <w:t>prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15489,51 +15489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory pro ověřování písemnou a ústní formou</w:t>
+        <w:t>vhodné prostory pro ověřování písemnou a ústní formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15548,51 +15548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•seznam povinností stanovených zákonem o odpadech a vyhláškou o podrobnostech nakládání s odpady pro původce odpadů a pro provozovatele zařízení ke sběru nebo výkupu odpadů</w:t>
+        <w:t>seznam povinností stanovených zákonem o odpadech a vyhláškou o podrobnostech nakládání s odpady pro původce odpadů a pro provozovatele zařízení ke sběru nebo výkupu odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15607,51 +15607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzor dokumentu k odpadům pro fiktivní výrobní organizaci se zavedeným EMS</w:t>
+        <w:t>vzor dokumentu k odpadům pro fiktivní výrobní organizaci se zavedeným EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15666,51 +15666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelové roční hlášení o produkci a nakládání s odpady</w:t>
+        <w:t>modelové roční hlášení o produkci a nakládání s odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15725,51 +15725,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelový registr environmentálních aspektů</w:t>
+        <w:t>modelový registr environmentálních aspektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15784,51 +15784,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zadání pro modelové příklady</w:t>
+        <w:t>zadání pro modelové příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15843,51 +15843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15902,51 +15902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní pomůcky</w:t>
+        <w:t>ochranné pracovní pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15961,51 +15961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k internetu</w:t>
+        <w:t>přístup k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16256,51 +16256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16885,84 +16885,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro odpadové hospodářství, 13.9.2026 18:37:50</w:t>
+        <w:t>Technik pro odpadové hospodářství, 29.10.2026 2:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A837FA0"/>
+    <w:nsid w:val="50E8FB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17048,51 +17048,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EF36209"/>
+    <w:nsid w:val="77CBD1FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17178,51 +17178,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D808098"/>
+    <w:nsid w:val="2C95B9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>