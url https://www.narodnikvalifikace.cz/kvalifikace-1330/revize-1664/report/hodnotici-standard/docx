--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B6073B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B6073B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B6073B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R491E8C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR491E8C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR491E8C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2472,51 +2472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3119,51 +3119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8500" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5087,51 +5087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8500" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5656,51 +5656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště příjmu zakázky (stůl, fiktivní katalog pro výběr materiálu z nabídky firmy, fiktivní katalog pro výběr modelu z nabídky firmy, fiktivní ceník firmy, formuláře zakázkových listů, psací potřeby), krejčovský metr</w:t>
+        <w:t>Pracoviště příjmu zakázky (stůl, fiktivní katalog pro výběr materiálu z nabídky firmy, fiktivní katalog pro výběr modelu z nabídky firmy, fiktivní ceník firmy, formuláře zakázkových listů, psací potřeby), krejčovský metr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí pomůcky a rýsovací pomůcky, kalkulačka), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem</w:t>
+        <w:t>Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí pomůcky a rýsovací pomůcky, kalkulačka), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5774,51 +5774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střihovou dokumentaci (základní střihy kalhot, saka a pláště, vystupňované do jednotlivých velikostí), nákresy nebo fotografie osob se špatně padnoucím oděvem</w:t>
+        <w:t>Střihovou dokumentaci (základní střihy kalhot, saka a pláště, vystupňované do jednotlivých velikostí), nákresy nebo fotografie osob se špatně padnoucím oděvem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5833,51 +5833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vzorky rozpracovaných oděvů, hotové oděvy (kalhoty, sako, plášť), krejčovská loutka na zkoušení oděvu (pánská a dámská) </w:t>
+        <w:t xml:space="preserve">Vzorky rozpracovaných oděvů, hotové oděvy (kalhoty, sako, plášť), krejčovská loutka na zkoušení oděvu (pánská a dámská) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5892,51 +5892,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy kvality a ISO normy v platném znění</w:t>
+        <w:t>Normy kvality a ISO normy v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6760,84 +6760,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ oděvního návrhářství a SPŠ oděvní, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 16.9.2026 18:52:10</w:t>
+        <w:t>Pracovník zakázkové a měřenkové výroby oděvů, 1.11.2026 17:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54901A01"/>
+    <w:nsid w:val="14CECFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6923,51 +6923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D5FFDCC"/>
+    <w:nsid w:val="1FA35DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7053,51 +7053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="554BBF6D"/>
+    <w:nsid w:val="1FB82C18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>