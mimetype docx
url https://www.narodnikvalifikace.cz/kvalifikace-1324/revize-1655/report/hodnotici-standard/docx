--- v0 (2026-04-24)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REDEF73E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREDEF73E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREDEF73E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EF1165F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EF1165F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EF1165F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7529,51 +7529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8527,84 +8527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 24.4.2026 19:43:53</w:t>
+        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D58233E"/>
+    <w:nsid w:val="353254E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8690,51 +8690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19EF79F8"/>
+    <w:nsid w:val="5EA48B8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>