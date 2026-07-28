--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EF1165F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EF1165F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EF1165F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60674039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60674039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60674039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7529,51 +7529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8527,84 +8527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kanalizačních sítí, 13.6.2026 11:50:07</w:t>
+        <w:t>Technik kanalizačních sítí, 28.7.2026 13:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="353254E0"/>
+    <w:nsid w:val="57C8CB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8690,51 +8690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EA48B8A"/>
+    <w:nsid w:val="2630CC22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>