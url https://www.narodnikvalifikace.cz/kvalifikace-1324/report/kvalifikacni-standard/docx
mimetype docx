--- v0 (2026-04-24)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24B9E946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24B9E946" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24B9E946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA9D5227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA9D5227" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA9D5227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 24.4.2026 15:51:08</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9955,51 +9955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 24.4.2026 15:51:08</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12315,51 +12315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 24.4.2026 15:51:08</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12888,51 +12888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 24.4.2026 15:51:08</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>