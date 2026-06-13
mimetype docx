--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA9D5227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA9D5227" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA9D5227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EFB6F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EFB6F7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EFB6F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9955,51 +9955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12315,51 +12315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12888,51 +12888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 7:04:24</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>