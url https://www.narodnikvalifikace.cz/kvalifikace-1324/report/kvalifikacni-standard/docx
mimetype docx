--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EFB6F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EFB6F7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EFB6F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56B2F2C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56B2F2C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56B2F2C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik kanalizačních sítí</w:t>
+        <w:t>Vodárenský technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 28.7.2026 10:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -939,95 +939,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="13650" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="10766" w:h="12970" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12974" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2999,7007 +2999,6386 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="5863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5863"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5863"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>není</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="5863"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyžadována.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6099"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odzkouší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>některá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6569"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="6569"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="6569"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situací:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1733" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodohospodářské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>legislativě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>týkající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="6804"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7039"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7054"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7054"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7054"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="7054"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="7054"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="7054"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="7054"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výkresy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7289"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>protokoly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontrole</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>protokoly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odběru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vzorků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="7303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>protokoly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="7534"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7769"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>základních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pojmech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnostech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8239"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybere</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="5863"/>
-[...135 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="5863"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>běžných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>objektů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vstupní,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>spojné,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>větrací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10185" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="5863"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="5863"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proplachovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šachty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>spadiště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skluzové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>trati,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>shybky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odlehčovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>separátory,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dešťové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vpustě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9864" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10036" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lapáky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splavenin,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dešťové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nádrže,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípojky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čerpací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>měrné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontrolní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>objekty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lapače</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lehkých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="8715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kapalin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8950"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>operativní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9420"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>f),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připojení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípojky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výsekem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vývrtem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="9665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6094"/>
-[...50 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="6094"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sedlovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odbočkou,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zrušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípojky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpojení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípojky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odstranění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ucpávky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="6094"/>
-[...41 lines deleted...]
-          <w:rStyle w:val="C20"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>trubní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stoce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8155" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plánování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="9895"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>údržby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strojní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(šoupě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>klapka,…),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sklopné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>česle,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čerpadla;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10406" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přelivné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odlehčovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komory,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poklopu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vstupní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šachty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>drobná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyzdívky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zděné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10587"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stoky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="10587"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="10587"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>objektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10822"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Volba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>montáže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="11057"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11292"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="11307"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připojení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípojky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11542"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="11777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odstranění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="11777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ucpávky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="11777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="11777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="11777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="254" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>údržby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strojního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="12012"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12247"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="12247"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12247"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="12247"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="12247"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="12247"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12483"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="264" w:y="12483"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12483"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="12483"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="12483"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stokové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12483"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12718"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12953"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12953"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="12953"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozovatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="12953"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="12953"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>investiční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="12953"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstavbě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="12953"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13188"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>investiční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záměry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>projektové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstavby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="13203"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpokladem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13433"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="13433"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13668"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákresy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveniště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>inženýrských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13913"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybere</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="13913"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="13913"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14148"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komunikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměstnanci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákazníky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>státními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>institucemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1997" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="6094"/>
-[...38 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="6094"/>
-[...38 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1589" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="6094"/>
-[...275 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="6329"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="14383"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14619"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="14633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="6329"/>
-[...33 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="6329"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="14633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="6329"/>
-[...180 lines deleted...]
-        <w:t>Kompetence</w:t>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>až</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybere</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9868" w:y="14633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14863"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6799"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15099"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Orientace</w:t>
-[...185 lines deleted...]
-        </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7049"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15113"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7049"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7049"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="15113"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="7049"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybere</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situací,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>té</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="15113"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="7049"/>
-[...747 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="8249"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podklady,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="15113"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osnovu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15343"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="15343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="8249"/>
-[...4912 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="15339"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="15343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15574"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15579"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 28.7.2026 10:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10127,264 +9506,264 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1100" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požární</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kanalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1100" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="2159"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
-          <w:rtl w:val="0"/>
-[...202 lines deleted...]
-          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -12315,51 +11694,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 28.7.2026 10:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12467,60 +11846,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P31"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C24"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C24"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="1877" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12888,51 +12267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kanalizačních sítí, 13.6.2026 9:02:23</w:t>
+        <w:t>Technik/technička kanalizačních sítí, 28.7.2026 10:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -13236,65 +12615,56 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P28">
     <w:name w:val="ParagraphStyle27"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P29">
     <w:name w:val="ParagraphStyle28"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P30">
     <w:name w:val="ParagraphStyle29"/>
     <w:hidden/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P31">
     <w:name w:val="ParagraphStyle30"/>
-    <w:hidden/>
-[...6 lines deleted...]
-    <w:name w:val="ParagraphStyle31"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -13542,92 +12912,77 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C20">
     <w:name w:val="CharacterStyle16"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C21">
     <w:name w:val="CharacterStyle17"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-      <w:b w:val="0"/>
-[...13 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C23">
-    <w:name w:val="CharacterStyle19"/>
+  <w:style w:type="character" w:styleId="C22">
+    <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C24">
-    <w:name w:val="CharacterStyle20"/>
+  <w:style w:type="character" w:styleId="C23">
+    <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">