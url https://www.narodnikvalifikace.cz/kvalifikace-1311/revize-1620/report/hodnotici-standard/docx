--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D098EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D098EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D098EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D18AB69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D18AB69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D18AB69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2896,51 +2896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3981,51 +3981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4657,51 +4657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4716,51 +4716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4957,51 +4957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5285,51 +5285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technickou dokumentaci pro konkrétní šicí stroje (manuál, návod k obsluze a údržbě, servisní příručku k obsluze a seřizování), formulář pro záznam o pravidelné preventivní prohlídce stroje, formulář skladové karty, formulář objednávky na nákup náhradních dílů, vzor inventurní sestavy, psací potřeby, případně PC</w:t>
+        <w:t>Technickou dokumentaci pro konkrétní šicí stroje (manuál, návod k obsluze a údržbě, servisní příručku k obsluze a seřizování), formulář pro záznam o pravidelné preventivní prohlídce stroje, formulář skladové karty, formulář objednávky na nákup náhradních dílů, vzor inventurní sestavy, psací potřeby, případně PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6935" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5344,51 +5344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Potřebné nářadí na údržbu a seřizování strojů, olej na šicí stroje, čisticí štětce a přípravky </w:t>
+        <w:t xml:space="preserve">Potřebné nářadí na údržbu a seřizování strojů, olej na šicí stroje, čisticí štětce a přípravky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6935" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Různé druhy jehel (různé systémy a jemnosti k výběru), náhradní součástky (patky, cívky, chapače, podavače, stehové desky)</w:t>
+        <w:t>Různé druhy jehel (různé systémy a jemnosti k výběru), náhradní součástky (patky, cívky, chapače, podavače, stehové desky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6935" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5462,51 +5462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Šicí nitě, vzorky textilií nebo kůže nebo jiných šitých materiálů (minimálně 5 vzorků), vzorky technologických operací prezentující požadavky na kvalitu šití (ke každému stroji minimálně 1 vzorek)</w:t>
+        <w:t>Šicí nitě, vzorky textilií nebo kůže nebo jiných šitých materiálů (minimálně 5 vzorků), vzorky technologických operací prezentující požadavky na kvalitu šití (ke každému stroji minimálně 1 vzorek)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6935" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5521,51 +5521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se strojním vybavením pro předvedení údržby a seřízení stroje: jednojehlový stroj se stehem dvounitným vázaným, jednojehlový stroj se stehem dvounitným řetízkovým a speciální stroje pro oděvní výrobu (jednojehlový stroj se stehem klikatým, obnitkovací třínitný nebo vícenitný stroj, prádlovou dírkovačku, konfekční dírkovačku, zapošívací stroj se stehem jednonitným řetízkovým), nebo speciální stroje pro kožedělnou výrobu (sloupový jednojehlový stroj se stehem dvounitným vázaným, plochý jednojehlový stroj se stehem klikatým, plochý dvoujehlový stroj se stehem vázaným, sloupový jednojehlový stroj s ořezávacím zařízením, zažehovací stroj, kosící stroj, kroužkovací stroj), přičemž minimálně jeden z uvedených strojů bude mít programovatelný panel</w:t>
+        <w:t>Pracoviště se strojním vybavením pro předvedení údržby a seřízení stroje: jednojehlový stroj se stehem dvounitným vázaným, jednojehlový stroj se stehem dvounitným řetízkovým a speciální stroje pro oděvní výrobu (jednojehlový stroj se stehem klikatým, obnitkovací třínitný nebo vícenitný stroj, prádlovou dírkovačku, konfekční dírkovačku, zapošívací stroj se stehem jednonitným řetízkovým), nebo speciální stroje pro kožedělnou výrobu (sloupový jednojehlový stroj se stehem dvounitným vázaným, plochý jednojehlový stroj se stehem klikatým, plochý dvoujehlový stroj se stehem vázaným, sloupový jednojehlový stroj s ořezávacím zařízením, zažehovací stroj, kosící stroj, kroužkovací stroj), přičemž minimálně jeden z uvedených strojů bude mít programovatelný panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6935" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5580,51 +5580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6935" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5987,51 +5987,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,84 +6392,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač šicích strojů, 16.9.2026 18:53:35</w:t>
+        <w:t>Seřizovač šicích strojů, 1.11.2026 17:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="122FB39D"/>
+    <w:nsid w:val="4E853F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6555,51 +6555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="068ED189"/>
+    <w:nsid w:val="4BB36649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6685,51 +6685,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FCD8304"/>
+    <w:nsid w:val="4941F9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>