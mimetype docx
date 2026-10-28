--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47105CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47105CBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47105CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71517193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71517193" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71517193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4735,51 +4735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5376,51 +5376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5676,51 +5676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6004,51 +6004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické normy, technickou dokumentaci pro výrobky, velikostní sortiment a tabulky měr, ukázky historických oděvů (na obrázku, fotografii, skici), psací potřeby</w:t>
+        <w:t>Technické normy, technickou dokumentaci pro výrobky, velikostní sortiment a tabulky měr, ukázky historických oděvů (na obrázku, fotografii, skici), psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6063,51 +6063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Bílé čtvrtky formátu A4, rýsovací a kreslicí potřeby (obyčejné tužky tří tvrdostí, pastelky, akvarelové barvy, ořezávátko, gumu), konstrukční pomůcky (křivítka, velká pravítka)</w:t>
+        <w:t>Bílé čtvrtky formátu A4, rýsovací a kreslicí potřeby (obyčejné tužky tří tvrdostí, pastelky, akvarelové barvy, ořezávátko, gumu), konstrukční pomůcky (křivítka, velká pravítka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6122,51 +6122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky textilií (minimálně 10 vzorků), barevnice (např. Pantone)</w:t>
+        <w:t>Vzorky textilií (minimálně 10 vzorků), barevnice (např. Pantone)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6181,51 +6181,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí a rýsovací pomůcky), materiál pro zhotovení střihů (střihový papír), nůžky PC s CAD softwarem pro konstrukci</w:t>
+        <w:t>Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí a rýsovací pomůcky), materiál pro zhotovení střihů (střihový papír), nůžky PC s CAD softwarem pro konstrukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6240,51 +6240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pracoviště se základním vybavením pro polohování – stůl (minimální délky 2 m), PC s CAD softwarem pro polohování </w:t>
+        <w:t xml:space="preserve">Pracoviště se základním vybavením pro polohování – stůl (minimální délky 2 m), PC s CAD softwarem pro polohování </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6706,51 +6706,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7279,84 +7279,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní návrhář a modelář, 13.9.2026 18:01:30</w:t>
+        <w:t>Oděvní návrhář a modelář, 29.10.2026 0:52:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62E10D31"/>
+    <w:nsid w:val="462B1D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7442,51 +7442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F142732"/>
+    <w:nsid w:val="11133A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F55C8DC"/>
+    <w:nsid w:val="0A28FF43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>